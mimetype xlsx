--- v1 (2026-05-25)
+++ v2 (2026-08-24)
@@ -415,51 +415,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BE162"/>
+  <dimension ref="A1:BF162"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
     <col width="20" customWidth="1" min="18" max="18"/>
@@ -480,50 +480,51 @@
     <col width="20" customWidth="1" min="33" max="33"/>
     <col width="20" customWidth="1" min="34" max="34"/>
     <col width="20" customWidth="1" min="35" max="35"/>
     <col width="20" customWidth="1" min="36" max="36"/>
     <col width="20" customWidth="1" min="37" max="37"/>
     <col width="20" customWidth="1" min="38" max="38"/>
     <col width="20" customWidth="1" min="39" max="39"/>
     <col width="20" customWidth="1" min="40" max="40"/>
     <col width="20" customWidth="1" min="41" max="41"/>
     <col width="20" customWidth="1" min="42" max="42"/>
     <col width="20" customWidth="1" min="43" max="43"/>
     <col width="20" customWidth="1" min="44" max="44"/>
     <col width="20" customWidth="1" min="45" max="45"/>
     <col width="20" customWidth="1" min="46" max="46"/>
     <col width="20" customWidth="1" min="47" max="47"/>
     <col width="20" customWidth="1" min="48" max="48"/>
     <col width="20" customWidth="1" min="49" max="49"/>
     <col width="20" customWidth="1" min="50" max="50"/>
     <col width="20" customWidth="1" min="51" max="51"/>
     <col width="20" customWidth="1" min="52" max="52"/>
     <col width="20" customWidth="1" min="53" max="53"/>
     <col width="20" customWidth="1" min="54" max="54"/>
     <col width="20" customWidth="1" min="55" max="55"/>
     <col width="20" customWidth="1" min="56" max="56"/>
     <col width="20" customWidth="1" min="57" max="57"/>
+    <col width="20" customWidth="1" min="58" max="58"/>
   </cols>
   <sheetData>
     <row r="1" ht="45" customHeight="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>refrigerants</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>sources</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>manufacturer</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -764,50 +765,55 @@
         <is>
           <t>url3</t>
         </is>
       </c>
       <c r="BA1" t="inlineStr">
         <is>
           <t>url3_archive</t>
         </is>
       </c>
       <c r="BB1" t="inlineStr">
         <is>
           <t>url3_date</t>
         </is>
       </c>
       <c r="BC1" t="inlineStr">
         <is>
           <t>reference_email</t>
         </is>
       </c>
       <c r="BD1" t="inlineStr">
         <is>
           <t>reference</t>
         </is>
       </c>
       <c r="BE1" t="inlineStr">
+        <is>
+          <t>slug</t>
+        </is>
+      </c>
+      <c r="BF1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
     </row>
     <row r="2" ht="40" customHeight="1">
       <c r="A2" s="1" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Vattenfall Wärme Berlin AG</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Berlin-Köpenick</t>
         </is>
       </c>
@@ -891,50 +897,55 @@
         <is>
           <t>https://www.energiewendebauen.de/projekt/neu-grosswaermepumpen-in-deutschen-fernwaermenetzen/</t>
         </is>
       </c>
       <c r="AV2" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="AW2" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=Q37ORjeAuDQ</t>
         </is>
       </c>
       <c r="AY2" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="AZ2" t="inlineStr">
         <is>
           <t>https://de.linkedin.com/pulse/vom-labor-zur-realit%C3%A4t-berlinerenergieundwaerme-kgcve?trk=public_post_feed-article-content</t>
         </is>
       </c>
       <c r="BB2" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="BD2" t="inlineStr"/>
       <c r="BE2" t="inlineStr">
+        <is>
+          <t>vattenfall-waerme-berlin-ag-berlin-koepenick</t>
+        </is>
+      </c>
+      <c r="BF2" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
     </row>
     <row r="3" ht="40" customHeight="1">
       <c r="A3" s="1" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Ikea Deutschland GmbH &amp; Co. KG</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
@@ -1016,50 +1027,55 @@
       <c r="AJ3" s="2" t="n"/>
       <c r="AK3" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="AL3" s="2" t="n"/>
       <c r="AM3" s="2" t="n"/>
       <c r="AN3" s="2" t="n"/>
       <c r="AO3" s="2" t="n"/>
       <c r="AP3" s="2" t="n"/>
       <c r="AR3" s="2" t="n"/>
       <c r="AT3" t="inlineStr">
         <is>
           <t>https://ochsner-energietechnik.com/portfolio-item/ikea-berlin-lichtenberg/</t>
         </is>
       </c>
       <c r="AV3" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY3" s="3" t="n"/>
       <c r="BB3" s="3" t="n"/>
       <c r="BD3" t="inlineStr"/>
       <c r="BE3" t="inlineStr">
         <is>
+          <t>ikea-deutschland-gmbh-co-kg-berlin</t>
+        </is>
+      </c>
+      <c r="BF3" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="4" ht="40" customHeight="1">
       <c r="A4" s="1" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>HFKW</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Siemens Energy</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>BEW Berliner Energie und Wärme</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
@@ -1136,50 +1152,55 @@
       <c r="AP4" s="2" t="n"/>
       <c r="AR4" s="2" t="n"/>
       <c r="AT4" t="inlineStr">
         <is>
           <t>https://www.siemens-energy.com/de/de/home/stories/das-maximum-aus-abwaerme-herausholen.html#:~:text=Noch%20vor%20Ende%202022%20wird,Weg%20zur%20Dekarbonisierung%20der%20W%C3%A4rmeerzeugung.</t>
         </is>
       </c>
       <c r="AV4" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY4" s="3" t="n"/>
       <c r="AZ4" t="inlineStr">
         <is>
           <t>https://www.energate-messenger.de/news/223648/neue-hochtemperatur-waermepumpe-fuer-berlin#:~:text=Berlin%20(energate)%20%2D%20Der%20Energiekonzern,kWh%20W%C3%A4rme%20im%20Jahr%20produzieren</t>
         </is>
       </c>
       <c r="BB4" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BD4" t="inlineStr">
         <is>
           <t>E-Mail Korrespondenz  zwischen Fraunhofer IEG und Vattenfall (21.12.2022 &amp; 19.12.2022)</t>
         </is>
       </c>
       <c r="BE4" t="inlineStr">
+        <is>
+          <t>bew-berliner-energie-und-waerme-berlin-potsdamer-platz</t>
+        </is>
+      </c>
+      <c r="BF4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
     </row>
     <row r="5" ht="40" customHeight="1">
       <c r="A5" s="1" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Eon Energy Solutions GmbH</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>iKWK mit Luftwärmepumpe</t>
         </is>
       </c>
@@ -1259,50 +1280,55 @@
       <c r="AS5" t="inlineStr">
         <is>
           <t>2 x 150 m³</t>
         </is>
       </c>
       <c r="AT5" t="inlineStr">
         <is>
           <t>https://www.energate-messenger.de/news/220415/ibbenbueren-luftwaermepumpe-halbiert-den-primaerenergiefaktor</t>
         </is>
       </c>
       <c r="AV5" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW5" t="inlineStr">
         <is>
           <t>https://www.kreis-steinfurt.de/kv_steinfurt/Aktuelles/Amtsblatt/2023/Amtsblatt%2001-2023.pdf</t>
         </is>
       </c>
       <c r="AY5" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB5" s="3" t="n"/>
       <c r="BD5" t="inlineStr"/>
       <c r="BE5" t="inlineStr">
         <is>
+          <t>ikwk-mit-luftwaermepumpe-ibbenbueren</t>
+        </is>
+      </c>
+      <c r="BF5" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="6" ht="40" customHeight="1">
       <c r="A6" s="1" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Unbekannt</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>BEW Berliner Energie und Wärme</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
@@ -1384,50 +1410,55 @@
         </is>
       </c>
       <c r="AL6" s="2" t="n"/>
       <c r="AM6" s="2" t="n"/>
       <c r="AN6" s="2" t="n"/>
       <c r="AO6" s="2" t="n"/>
       <c r="AP6" s="2" t="n"/>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>GuD-Anlage, Power-to-Heat-Anlage</t>
         </is>
       </c>
       <c r="AR6" s="2" t="n"/>
       <c r="AT6" t="inlineStr">
         <is>
           <t>https://group.vattenfall.com/de/newsroom/news/2022/neue-waermepumpe-stadtwaerme-berlin</t>
         </is>
       </c>
       <c r="AV6" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY6" s="3" t="n"/>
       <c r="BB6" s="3" t="n"/>
       <c r="BD6" t="inlineStr"/>
       <c r="BE6" t="inlineStr">
+        <is>
+          <t>bew-berliner-energie-und-waerme-berlin-buch</t>
+        </is>
+      </c>
+      <c r="BF6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="7" ht="40" customHeight="1">
       <c r="A7" s="1" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>Combitherm GmbH</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Stadtwerke Tübingen</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Dettenhausen</t>
         </is>
       </c>
@@ -1497,50 +1528,55 @@
         <is>
           <t>BHKW, Spitzenlastkessel, Solarthermieanlage</t>
         </is>
       </c>
       <c r="AR7" s="2" t="n"/>
       <c r="AT7" t="inlineStr">
         <is>
           <t>https://www.energie-experten.org/projekte/dettenhausener-waermenetz-waermepumpe-nutzt-bhkw-abwaerme</t>
         </is>
       </c>
       <c r="AV7" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW7" t="inlineStr">
         <is>
           <t>https://www.bkwk.de/wp-content/uploads/2023/10/BHKW.des_.Monats-Juni.Effizient.nachhaltig.oekologisch.pdf</t>
         </is>
       </c>
       <c r="AY7" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="BB7" s="3" t="n"/>
       <c r="BD7" t="inlineStr"/>
       <c r="BE7" t="inlineStr">
         <is>
+          <t>stadtwerke-tuebingen-dettenhausen</t>
+        </is>
+      </c>
+      <c r="BF7" t="inlineStr">
+        <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="8" ht="40" customHeight="1">
       <c r="A8" s="1" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Stadtwerke Duisburg AG</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Duisburg-Huckingen</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
@@ -1642,50 +1678,55 @@
       <c r="AV8" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="AW8" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=0HtHmZuSakQ</t>
         </is>
       </c>
       <c r="AY8" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="AZ8" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-duisburg.de/presse/medieninformationen/newsdetail/innovative-kwk-anlage-erreicht-naechsten-meilenstein-waermepumpen-eingetroffen</t>
         </is>
       </c>
       <c r="BB8" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="BD8" t="inlineStr">
         <is>
           <t>Weißbach, M.; Tiepelmann, S. (2025) Innovative KWK-Anlage mit einer Abwasser-Wärmepumpe in Duisburg Huckingen. AbwasserwärmeTag Essen 05.11.2025</t>
         </is>
       </c>
       <c r="BE8" t="inlineStr">
+        <is>
+          <t>stadtwerke-duisburg-ag-duisburg-huckingen</t>
+        </is>
+      </c>
+      <c r="BF8" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="9" ht="40" customHeight="1">
       <c r="A9" s="1" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Stadtwerke Flensburg</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Flensburg</t>
         </is>
       </c>
@@ -1766,50 +1807,55 @@
       <c r="AN9" s="2" t="n">
         <v>8000</v>
       </c>
       <c r="AO9" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="AP9" s="2" t="n"/>
       <c r="AR9" s="2" t="n"/>
       <c r="AT9" t="inlineStr">
         <is>
           <t>https://www.zfk.de/energie/waerme/stadtwerke-flensburg-bauen-gwp-bis-2025-klimaneutralitaet-grosswaermepumpe</t>
         </is>
       </c>
       <c r="AV9" s="3" t="n"/>
       <c r="AW9" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-flensburg.de/unternehmen/nachhaltigkeit/transformationsplan/vier-phasen-zur-klimaneutralitaet-2034</t>
         </is>
       </c>
       <c r="AY9" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="BB9" s="3" t="n"/>
       <c r="BD9" t="inlineStr"/>
       <c r="BE9" t="inlineStr">
+        <is>
+          <t>stadtwerke-flensburg-flensburg</t>
+        </is>
+      </c>
+      <c r="BF9" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
     </row>
     <row r="10" ht="40" customHeight="1">
       <c r="A10" s="1" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Kreiskrankenhaus Freiberg</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
@@ -1886,50 +1932,55 @@
         <v>55</v>
       </c>
       <c r="AM10" s="2" t="n"/>
       <c r="AN10" s="2" t="n"/>
       <c r="AO10" s="2" t="n"/>
       <c r="AP10" s="2" t="n"/>
       <c r="AQ10" t="inlineStr">
         <is>
           <t>Blockheizkraftwerk</t>
         </is>
       </c>
       <c r="AR10" s="2" t="n"/>
       <c r="AT10" t="inlineStr">
         <is>
           <t>https://www.kkh-freiberg.com/ueber-uns/gute-gruende-fuer-uns/energetische-optimierung/</t>
         </is>
       </c>
       <c r="AV10" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY10" s="3" t="n"/>
       <c r="BB10" s="3" t="n"/>
       <c r="BD10" t="inlineStr"/>
       <c r="BE10" t="inlineStr">
         <is>
+          <t>kreiskrankenhaus-freiberg-freiberg</t>
+        </is>
+      </c>
+      <c r="BF10" t="inlineStr">
+        <is>
           <t>35</t>
         </is>
       </c>
     </row>
     <row r="11" ht="40" customHeight="1">
       <c r="A11" s="1" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Uniper Kraftwerke GmbH</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Herne</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
@@ -1998,50 +2049,55 @@
       <c r="AM11" s="2" t="n"/>
       <c r="AN11" s="2" t="n"/>
       <c r="AO11" s="2" t="n"/>
       <c r="AP11" s="2" t="n"/>
       <c r="AR11" s="2" t="n"/>
       <c r="AT11" t="inlineStr">
         <is>
           <t>https://www.uniper.energy/news/de/nachhaltiges-projekt-zur-fernwaerme-gewinnung-fuer-das-ruhrgebiet-startet-am-evonik-standort-herne</t>
         </is>
       </c>
       <c r="AV11" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW11" t="inlineStr">
         <is>
           <t>https://www.chemietechnik.de/energie-utilities/evonik-und-uniper-starten-fernwaermeprojekt-im-ruhrgebiet-994.html</t>
         </is>
       </c>
       <c r="AY11" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB11" s="3" t="n"/>
       <c r="BD11" t="inlineStr"/>
       <c r="BE11" t="inlineStr">
         <is>
+          <t>uniper-kraftwerke-gmbh-herne</t>
+        </is>
+      </c>
+      <c r="BF11" t="inlineStr">
+        <is>
           <t>39</t>
         </is>
       </c>
     </row>
     <row r="12" ht="40" customHeight="1">
       <c r="A12" s="1" t="n">
         <v>12</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Stadtwerke Lemgo</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
@@ -2137,50 +2193,55 @@
           <t>https://www.energie.de/euroheatpower/news-detailansicht/nsctrl/detail/News/grosswaermepumpen-zur-dekarbonisierung-der-waermeversorgung/np/2</t>
         </is>
       </c>
       <c r="AV12" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW12" t="inlineStr">
         <is>
           <t>https://www.energie.de/euroheatpower/news-detailansicht/nsctrl/detail/News/erfolgreicher-abschluss-des-klimaschutzprojekts-insekt</t>
         </is>
       </c>
       <c r="AY12" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AZ12" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=CyGixC21pPI</t>
         </is>
       </c>
       <c r="BB12" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BD12" t="inlineStr"/>
       <c r="BE12" t="inlineStr">
         <is>
+          <t>stadtwerke-lemgo-lemgo</t>
+        </is>
+      </c>
+      <c r="BF12" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="13" ht="40" customHeight="1">
       <c r="A13" s="1" t="n">
         <v>14</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Siemens Energy</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>MVV AG</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
@@ -2304,50 +2365,55 @@
         </is>
       </c>
       <c r="AT13" t="inlineStr">
         <is>
           <t>https://www.mvv.de/ueber-uns/unternehmensgruppe/mvv-umwelt/aktuelle-projekte/mvv-flusswaermepumpe?category=0&amp;question=1996</t>
         </is>
       </c>
       <c r="AV13" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW13" t="inlineStr">
         <is>
           <t>https://www.powerengineeringint.com/decentralized-energy/district-energy/german-utility-deploys-river-heat-pump-to-decarbonise-heating/</t>
         </is>
       </c>
       <c r="AY13" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB13" s="3" t="n"/>
       <c r="BD13" t="inlineStr">
         <is>
           <t>MVV Umwelt GmbH; Hack, Felix (2022): Grüne Wärme aus dem Rhein. Von der Idee zur Planung der MVV-Flusswärmepumpe, im Rahmen der AGFW-Veranstaltung SW.aktiv am 04.10.2022.</t>
         </is>
       </c>
       <c r="BE13" t="inlineStr">
+        <is>
+          <t>mvv-ag-mannheim</t>
+        </is>
+      </c>
+      <c r="BF13" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="14" ht="40" customHeight="1">
       <c r="A14" s="1" t="n">
         <v>15</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>GEA Refrigeration Netherlands</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Fernheizwerk Neukölln AG</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
@@ -2456,50 +2522,55 @@
       <c r="AR14" s="2" t="n"/>
       <c r="AS14" t="inlineStr">
         <is>
           <t>Wärmespeicher 10.000 m³</t>
         </is>
       </c>
       <c r="AT14" t="inlineStr">
         <is>
           <t>https://www.energiewendebauen.de/projekt/neu-grosswaermepumpen-in-deutschen-fernwaermenetzen/</t>
         </is>
       </c>
       <c r="AV14" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="AW14" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=Q37ORjeAuDQ</t>
         </is>
       </c>
       <c r="AY14" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="BB14" s="3" t="n"/>
       <c r="BD14" t="inlineStr"/>
       <c r="BE14" t="inlineStr">
+        <is>
+          <t>fernheizwerk-neukoelln-ag-berlin-neukoelln</t>
+        </is>
+      </c>
+      <c r="BF14" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="15" ht="40" customHeight="1">
       <c r="A15" s="1" t="n">
         <v>16</v>
       </c>
       <c r="B15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>Viessmann Climate Solutions SE</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Inntal Gärtnerei Handels GmbH  Co. KG</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Pocking</t>
         </is>
       </c>
@@ -2589,50 +2660,55 @@
       <c r="AO15" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="AP15" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>Niedertemperatur-Gasheizkessel (1950 kW)</t>
         </is>
       </c>
       <c r="AR15" s="2" t="n"/>
       <c r="AT15" t="inlineStr">
         <is>
           <t>https://www.viessmann.de/de/referenzen/inntalgaertnerei-peschl-pocking.html</t>
         </is>
       </c>
       <c r="AV15" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY15" s="3" t="n"/>
       <c r="BB15" s="3" t="n"/>
       <c r="BD15" t="inlineStr"/>
       <c r="BE15" t="inlineStr">
         <is>
+          <t>inntal-gaertnerei-handels-gmbh-co-kg-pocking</t>
+        </is>
+      </c>
+      <c r="BF15" t="inlineStr">
+        <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="16" ht="40" customHeight="1">
       <c r="A16" s="1" t="n">
         <v>17</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Stadtwerke Rosenheim</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
@@ -2755,50 +2831,55 @@
       </c>
       <c r="AR16" s="2" t="n">
         <v>108</v>
       </c>
       <c r="AS16" t="inlineStr">
         <is>
           <t>1.000 m³</t>
         </is>
       </c>
       <c r="AT16" t="inlineStr">
         <is>
           <t>https://www.energiewendebauen.de/projekt/neu-grosswaermepumpen-in-deutschen-fernwaermenetzen/</t>
         </is>
       </c>
       <c r="AV16" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY16" s="3" t="n"/>
       <c r="BB16" s="3" t="n"/>
       <c r="BD16" t="inlineStr">
         <is>
           <t>Hochmuth (30.09.2022), Präsentation Großwärmepumpen Rosenheim. Bau- und Betriebserfahrungen drei baugleicher GWPs im Rahmen von iKWK-Systemen</t>
         </is>
       </c>
       <c r="BE16" t="inlineStr">
+        <is>
+          <t>reallabor-rosenheim</t>
+        </is>
+      </c>
+      <c r="BF16" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="17" ht="40" customHeight="1">
       <c r="A17" s="1" t="n">
         <v>18</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Stadtwerke Schwerin</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
@@ -2885,50 +2966,55 @@
       </c>
       <c r="AR17" s="2" t="n"/>
       <c r="AT17" t="inlineStr">
         <is>
           <t>https://www.pressebox.de/pressemitteilung/stadtwerke-schwerin-gmbh/geothermie-in-schwerin-waermepumpen-wurden-geliefert/boxid/1126438</t>
         </is>
       </c>
       <c r="AV17" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW17" t="inlineStr">
         <is>
           <t>https://taz.de/Waermewende-aus-der-Tiefe/!5883053/</t>
         </is>
       </c>
       <c r="AY17" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB17" s="3" t="n"/>
       <c r="BD17" t="inlineStr">
         <is>
           <t>E-Mail Korrespondenz René Rüdiger (Stadtwerke Schwerin) an Fraunhofer IEG (04.05.2023)</t>
         </is>
       </c>
       <c r="BE17" t="inlineStr">
+        <is>
+          <t>stadtwerke-schwerin-schwerin</t>
+        </is>
+      </c>
+      <c r="BF17" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="18" ht="40" customHeight="1">
       <c r="A18" s="1" t="n">
         <v>19</v>
       </c>
       <c r="B18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>iKWK - Luftwärmepumpe</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Stein</t>
         </is>
       </c>
@@ -2998,50 +3084,55 @@
       <c r="AP18" s="2" t="n"/>
       <c r="AQ18" t="inlineStr">
         <is>
           <t>BHKW (2100 kW), Power-to-Heat-Anlage (800 kW)</t>
         </is>
       </c>
       <c r="AR18" s="2" t="n"/>
       <c r="AS18" t="inlineStr">
         <is>
           <t>vorhanden</t>
         </is>
       </c>
       <c r="AT18" t="inlineStr">
         <is>
           <t>https://www.energie-experten.org/projekte/spatenstich-fuer-ikwk-in-stein</t>
         </is>
       </c>
       <c r="AV18" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY18" s="3" t="n"/>
       <c r="BB18" s="3" t="n"/>
       <c r="BD18" t="inlineStr"/>
       <c r="BE18" t="inlineStr">
         <is>
+          <t>ikwk-luftwaermepumpe-stein</t>
+        </is>
+      </c>
+      <c r="BF18" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="19" ht="40" customHeight="1">
       <c r="A19" s="1" t="n">
         <v>20</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R1234ze(E)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>EnBW AG</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
@@ -3141,50 +3232,55 @@
       </c>
       <c r="AR19" s="2" t="n"/>
       <c r="AT19" t="inlineStr">
         <is>
           <t>https://www.energiewendebauen.de/projekt/neu-grosswaermepumpen-in-deutschen-fernwaermenetzen/</t>
         </is>
       </c>
       <c r="AV19" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW19" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=Q37ORjeAuDQ</t>
         </is>
       </c>
       <c r="AY19" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB19" s="3" t="n"/>
       <c r="BD19" t="inlineStr">
         <is>
           <t>D. Flock: Fuel Switch Stuttgart Münster Vorstellung Großwärmepumpe. 2. VDI Fachtagung " Großwärmepumpen in der Industrie", 17.09.2025, Berlin.</t>
         </is>
       </c>
       <c r="BE19" t="inlineStr">
+        <is>
+          <t>enbw-ag-stuttgart-muenster</t>
+        </is>
+      </c>
+      <c r="BF19" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="20" ht="40" customHeight="1">
       <c r="A20" s="1" t="n">
         <v>21</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Stadtwerke Heidelberg Umwelt GmbH</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
@@ -3302,50 +3398,55 @@
         <is>
           <t>https://www.zfk.de/energie/waerme/stadtwerke-heidelberg-3-ikwk-projekt-am-start</t>
         </is>
       </c>
       <c r="AV20" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="AW20" t="inlineStr">
         <is>
           <t>https://www.heidelberg.de/hd/HD/Leben/12_05_2021+innovative+kraft-waerme-kopplungsanlagen+fuer+heidelberg.html</t>
         </is>
       </c>
       <c r="AY20" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="AZ20" t="inlineStr">
         <is>
           <t>https://enerko.de/ikwk-heidelberg-enerko-plant-innovative-grosswaermepumpen/</t>
         </is>
       </c>
       <c r="BB20" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="BD20" t="inlineStr"/>
       <c r="BE20" t="inlineStr">
+        <is>
+          <t>ikwk-mit-luftwaermepumpe-heidelberg</t>
+        </is>
+      </c>
+      <c r="BF20" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="21" ht="40" customHeight="1">
       <c r="A21" s="1" t="n">
         <v>22</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>R600 (Butan), R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Fraunhofer IEG</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
@@ -3435,50 +3536,55 @@
       <c r="AP21" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="AQ21" t="inlineStr">
         <is>
           <t>Parabolrinnen (60 kWPeak)</t>
         </is>
       </c>
       <c r="AR21" s="2" t="n"/>
       <c r="AV21" s="3" t="n"/>
       <c r="AY21" s="3" t="n"/>
       <c r="AZ21" t="inlineStr">
         <is>
           <t>https://heatpumpingtechnologies.org/annex58/wp-content/uploads/sites/70/2022/07/johnsonhthpannex58.pdf</t>
         </is>
       </c>
       <c r="BB21" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BD21" t="inlineStr">
         <is>
           <t>Passamonti, Arianna (2022) Bridging the gap: The Use of Mine water souce high-temperature heat pump for DGE. Im Rahmen des Webinars: Rolling out Geothermal Energy in Northwest-Europe, am 08.02.2022</t>
         </is>
       </c>
       <c r="BE21" t="inlineStr">
+        <is>
+          <t>fraunhofer-ieg-bochum</t>
+        </is>
+      </c>
+      <c r="BF21" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
     </row>
     <row r="22" ht="40" customHeight="1">
       <c r="A22" s="1" t="n">
         <v>23</v>
       </c>
       <c r="B22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Stadtwerke Neustadt</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Neustadt in Holstein</t>
         </is>
       </c>
@@ -3555,50 +3661,55 @@
       <c r="AS22" t="inlineStr">
         <is>
           <t>vorhanden</t>
         </is>
       </c>
       <c r="AT22" t="inlineStr">
         <is>
           <t>https://www.energate-messenger.de/news/228893/ostsee-soll-waerme-fuer-neues-quartier-liefern</t>
         </is>
       </c>
       <c r="AV22" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW22" t="inlineStr">
         <is>
           <t>https://www.swnh.de/</t>
         </is>
       </c>
       <c r="AY22" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB22" s="3" t="n"/>
       <c r="BD22" t="inlineStr"/>
       <c r="BE22" t="inlineStr">
         <is>
+          <t>stadtwerke-neustadt-neustadt-in-holstein</t>
+        </is>
+      </c>
+      <c r="BF22" t="inlineStr">
+        <is>
           <t>38</t>
         </is>
       </c>
     </row>
     <row r="23" ht="40" customHeight="1">
       <c r="A23" s="1" t="n">
         <v>25</v>
       </c>
       <c r="B23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Hamburger Energiewerke GmbH</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Flusswasserwärmepumpe Billwerdeer Bucht</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
@@ -3663,50 +3774,55 @@
       <c r="AM23" s="2" t="n"/>
       <c r="AN23" s="2" t="n"/>
       <c r="AO23" s="2" t="n"/>
       <c r="AP23" s="2" t="n"/>
       <c r="AR23" s="2" t="n"/>
       <c r="AT23" t="inlineStr">
         <is>
           <t>https://www.ndr.de/nachrichten/hamburg/Kohleausstieg-Neues-Konzept-fuer-Hamburger-Heizkraftwerk-Tiefstack,tiefstack112.html</t>
         </is>
       </c>
       <c r="AV23" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="AW23" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=5AMYy5YNeZY</t>
         </is>
       </c>
       <c r="AY23" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="BB23" s="3" t="n"/>
       <c r="BD23" t="inlineStr"/>
       <c r="BE23" t="inlineStr">
         <is>
+          <t>flusswasserwaermepumpe-billwerdeer-bucht-hamburg</t>
+        </is>
+      </c>
+      <c r="BF23" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="24" ht="40" customHeight="1">
       <c r="A24" s="1" t="n">
         <v>27</v>
       </c>
       <c r="B24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Standtwerke Gotha</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>iKW mit Luftwärmepumpe</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
@@ -3791,50 +3907,55 @@
           <t>https://www.energate-messenger.de/news/226563/stadtwerke-gotha-pruefen-zwei-optionen-zur-grosswaermepumpe</t>
         </is>
       </c>
       <c r="AV24" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="AW24" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-gotha.de/</t>
         </is>
       </c>
       <c r="AY24" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="AZ24" t="inlineStr">
         <is>
           <t>https://www.thueringer-allgemeine.de/lokales/gotha/article409739090/gothaer-stadtwerke-nehmen-riesige-waermepumpe-in-betrieb.html</t>
         </is>
       </c>
       <c r="BB24" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="BD24" t="inlineStr"/>
       <c r="BE24" t="inlineStr">
         <is>
+          <t>ikw-mit-luftwaermepumpe-gotha</t>
+        </is>
+      </c>
+      <c r="BF24" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="25" ht="40" customHeight="1">
       <c r="A25" s="1" t="n">
         <v>28</v>
       </c>
       <c r="B25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Stadtwerke Bad Salzuflen</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Bad Salzuflen</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
@@ -3913,50 +4034,55 @@
           <t>https://www.energate-messenger.de/news/229573/bad-salzuflen-plant-drei-waermepumpen-am-klaerwerk</t>
         </is>
       </c>
       <c r="AV25" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW25" t="inlineStr">
         <is>
           <t>https://www.stwbs.de/unternehmen/aktuelles/news/detail/detail/stadtwerke-errichten-innovatives-heizkraft-und-umspannwerk#:~:text=Im%20Fall%20der%20neuen%20Anlagen,sogar%20ausschlie%C3%9Flich%20mit%20%</t>
         </is>
       </c>
       <c r="AY25" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AZ25" t="inlineStr">
         <is>
           <t>https://www.stwbs.de/unternehmen/aktuelles/news/detail/detail/energiezentrale-ziegelstrasse-nimmt-formen-an</t>
         </is>
       </c>
       <c r="BB25" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="BD25" t="inlineStr"/>
       <c r="BE25" t="inlineStr">
         <is>
+          <t>stadtwerke-bad-salzuflen-bad-salzuflen</t>
+        </is>
+      </c>
+      <c r="BF25" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="26" ht="40" customHeight="1">
       <c r="A26" s="1" t="n">
         <v>29</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Tivoli Malz GmbH</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
@@ -4034,50 +4160,55 @@
       </c>
       <c r="AL26" s="2" t="n"/>
       <c r="AM26" s="2" t="n"/>
       <c r="AN26" s="2" t="n"/>
       <c r="AO26" s="2" t="n"/>
       <c r="AP26" s="2" t="n"/>
       <c r="AQ26" t="inlineStr">
         <is>
           <t>Brenner (2 x 4,7 MW), BHKW</t>
         </is>
       </c>
       <c r="AR26" s="2" t="n"/>
       <c r="AT26" t="inlineStr">
         <is>
           <t>https://waermepumpe-izw.de/wp-content/uploads/2020/05/Germany-2019-2.pdf</t>
         </is>
       </c>
       <c r="AV26" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AY26" s="3" t="n"/>
       <c r="BB26" s="3" t="n"/>
       <c r="BD26" t="inlineStr"/>
       <c r="BE26" t="inlineStr">
         <is>
+          <t>tivoli-malz-gmbh-hamburg</t>
+        </is>
+      </c>
+      <c r="BF26" t="inlineStr">
+        <is>
           <t>39</t>
         </is>
       </c>
     </row>
     <row r="27" ht="40" customHeight="1">
       <c r="A27" s="1" t="n">
         <v>30</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>München</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
@@ -4154,50 +4285,55 @@
         </is>
       </c>
       <c r="AL27" s="2" t="n"/>
       <c r="AM27" s="2" t="n"/>
       <c r="AN27" s="2" t="n"/>
       <c r="AO27" s="2" t="n"/>
       <c r="AP27" s="2" t="n"/>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>zwei BHKW</t>
         </is>
       </c>
       <c r="AR27" s="2" t="n"/>
       <c r="AT27" t="inlineStr">
         <is>
           <t>https://www.waermepumpe.de/presse/referenzobjekte/bwp-datenbank/werksviertel-muenchen/#content</t>
         </is>
       </c>
       <c r="AV27" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY27" s="3" t="n"/>
       <c r="BB27" s="3" t="n"/>
       <c r="BD27" t="inlineStr"/>
       <c r="BE27" t="inlineStr">
+        <is>
+          <t>muenchen</t>
+        </is>
+      </c>
+      <c r="BF27" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="28" ht="40" customHeight="1">
       <c r="A28" s="1" t="n">
         <v>31</v>
       </c>
       <c r="B28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>Friotherm Deutschland GmbH</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Schwaben GmbH</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Königsbrunn</t>
         </is>
       </c>
@@ -4266,50 +4402,55 @@
         </is>
       </c>
       <c r="AL28" s="2" t="n"/>
       <c r="AM28" s="2" t="n"/>
       <c r="AN28" s="2" t="n"/>
       <c r="AO28" s="2" t="n"/>
       <c r="AP28" s="2" t="n"/>
       <c r="AQ28" t="inlineStr">
         <is>
           <t>Drei Gaskessel (insgesamt 7,8 MW), BHKW (275 kWth), PtH (600 kW)</t>
         </is>
       </c>
       <c r="AR28" s="2" t="n"/>
       <c r="AT28" t="inlineStr">
         <is>
           <t>https://www.waermepumpe.de/presse/referenzobjekte/bwp-datenbank/waermeversorgung-koenigsbrunn/#content</t>
         </is>
       </c>
       <c r="AV28" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY28" s="3" t="n"/>
       <c r="BB28" s="3" t="n"/>
       <c r="BD28" t="inlineStr"/>
       <c r="BE28" t="inlineStr">
+        <is>
+          <t>schwaben-gmbh-koenigsbrunn</t>
+        </is>
+      </c>
+      <c r="BF28" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="29" ht="40" customHeight="1">
       <c r="A29" s="1" t="n">
         <v>32</v>
       </c>
       <c r="B29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Stadtwerke Stuttgart</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Stuttgart</t>
         </is>
       </c>
@@ -4374,50 +4515,55 @@
       </c>
       <c r="AL29" s="2" t="n"/>
       <c r="AM29" s="2" t="n"/>
       <c r="AN29" s="2" t="n"/>
       <c r="AO29" s="2" t="n"/>
       <c r="AP29" s="2" t="n"/>
       <c r="AQ29" t="inlineStr">
         <is>
           <t>Brennwertkessel (6.300 kW), KWK</t>
         </is>
       </c>
       <c r="AR29" s="2" t="n"/>
       <c r="AT29" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-stuttgart.de/partner-der-energiewende/neckarpark/</t>
         </is>
       </c>
       <c r="AV29" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY29" s="3" t="n"/>
       <c r="BB29" s="3" t="n"/>
       <c r="BD29" t="inlineStr"/>
       <c r="BE29" t="inlineStr">
         <is>
+          <t>stadtwerke-stuttgart-stuttgart</t>
+        </is>
+      </c>
+      <c r="BF29" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="30" ht="40" customHeight="1">
       <c r="A30" s="1" t="n">
         <v>33</v>
       </c>
       <c r="B30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Quartier am Henninger Turm</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Frankfurt</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
@@ -4485,50 +4631,55 @@
       </c>
       <c r="AL30" s="2" t="n"/>
       <c r="AM30" s="2" t="n"/>
       <c r="AN30" s="2" t="n"/>
       <c r="AO30" s="2" t="n"/>
       <c r="AP30" s="2" t="n"/>
       <c r="AQ30" t="inlineStr">
         <is>
           <t>Gasbrennwertkessel, BHKW</t>
         </is>
       </c>
       <c r="AR30" s="2" t="n"/>
       <c r="AT30" t="inlineStr">
         <is>
           <t>https://www.waermepumpe.de/presse/referenzobjekte/bwp-datenbank/quartier-am-henninger-turm/#content</t>
         </is>
       </c>
       <c r="AV30" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY30" s="3" t="n"/>
       <c r="BB30" s="3" t="n"/>
       <c r="BD30" t="inlineStr"/>
       <c r="BE30" t="inlineStr">
         <is>
+          <t>quartier-am-henninger-turm-frankfurt</t>
+        </is>
+      </c>
+      <c r="BF30" t="inlineStr">
+        <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="31" ht="40" customHeight="1">
       <c r="A31" s="1" t="n">
         <v>34</v>
       </c>
       <c r="B31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>Viessmann Climate Solutions SE</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Stadt Duisburg</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Duisburg</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
@@ -4592,50 +4743,55 @@
       <c r="AG31" s="2" t="n"/>
       <c r="AH31" s="1" t="n"/>
       <c r="AI31" s="2" t="n"/>
       <c r="AJ31" s="2" t="n"/>
       <c r="AK31" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL31" s="2" t="n"/>
       <c r="AM31" s="2" t="n"/>
       <c r="AN31" s="2" t="n"/>
       <c r="AO31" s="2" t="n"/>
       <c r="AP31" s="2" t="n"/>
       <c r="AR31" s="2" t="n"/>
       <c r="AT31" t="inlineStr">
         <is>
           <t>https://www.waermepumpe.de/presse/referenzobjekte/bwp-datenbank/kfm-berufskolleg-duisburg-mitte/#content</t>
         </is>
       </c>
       <c r="AV31" s="3" t="n"/>
       <c r="AY31" s="3" t="n"/>
       <c r="BB31" s="3" t="n"/>
       <c r="BD31" t="inlineStr"/>
       <c r="BE31" t="inlineStr">
+        <is>
+          <t>stadt-duisburg-duisburg</t>
+        </is>
+      </c>
+      <c r="BF31" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="32" ht="40" customHeight="1">
       <c r="A32" s="1" t="n">
         <v>35</v>
       </c>
       <c r="B32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>Trane Deutschland GmbH</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Ordungsamt Frankfurt am Main</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Frankfurt</t>
         </is>
       </c>
@@ -4699,50 +4855,55 @@
       <c r="AJ32" s="2" t="n"/>
       <c r="AK32" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL32" s="2" t="n"/>
       <c r="AM32" s="2" t="n"/>
       <c r="AN32" s="2" t="n"/>
       <c r="AO32" s="2" t="n"/>
       <c r="AP32" s="2" t="n"/>
       <c r="AR32" s="2" t="n"/>
       <c r="AT32" t="inlineStr">
         <is>
           <t>https://www.waermepumpe.de/presse/referenzobjekte/bwp-datenbank/ordnungsamt-frankfurt-am-main/</t>
         </is>
       </c>
       <c r="AV32" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY32" s="3" t="n"/>
       <c r="BB32" s="3" t="n"/>
       <c r="BD32" t="inlineStr"/>
       <c r="BE32" t="inlineStr">
         <is>
+          <t>ordungsamt-frankfurt-am-main-frankfurt</t>
+        </is>
+      </c>
+      <c r="BF32" t="inlineStr">
+        <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="33" ht="40" customHeight="1">
       <c r="A33" s="1" t="n">
         <v>36</v>
       </c>
       <c r="B33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Augsburg</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
@@ -4810,50 +4971,55 @@
       </c>
       <c r="AL33" s="2" t="n"/>
       <c r="AM33" s="2" t="n"/>
       <c r="AN33" s="2" t="n"/>
       <c r="AO33" s="2" t="n"/>
       <c r="AP33" s="2" t="n"/>
       <c r="AQ33" t="inlineStr">
         <is>
           <t>2 Gasbrennwertkessel (700 und 900 kW), BHKW (33 kW el)</t>
         </is>
       </c>
       <c r="AR33" s="2" t="n"/>
       <c r="AT33" t="inlineStr">
         <is>
           <t>https://www.waermepumpe.de/presse/referenzobjekte/bwp-datenbank/fussballstadion-augsburg/#content</t>
         </is>
       </c>
       <c r="AV33" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY33" s="3" t="n"/>
       <c r="BB33" s="3" t="n"/>
       <c r="BD33" t="inlineStr"/>
       <c r="BE33" t="inlineStr">
         <is>
+          <t>augsburg</t>
+        </is>
+      </c>
+      <c r="BF33" t="inlineStr">
+        <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="34" ht="40" customHeight="1">
       <c r="A34" s="1" t="n">
         <v>41</v>
       </c>
       <c r="B34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Volkswagen AG</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Emden</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
@@ -4920,50 +5086,55 @@
       <c r="AJ34" s="2" t="n"/>
       <c r="AK34" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL34" s="2" t="n"/>
       <c r="AM34" s="2" t="n"/>
       <c r="AN34" s="2" t="n"/>
       <c r="AO34" s="2" t="n"/>
       <c r="AP34" s="2" t="n"/>
       <c r="AR34" s="2" t="n"/>
       <c r="AT34" t="inlineStr">
         <is>
           <t>https://waermepumpe-izw.de/wp-content/uploads/2020/01/D-07-VW-Emden.pdf</t>
         </is>
       </c>
       <c r="AV34" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY34" s="3" t="n"/>
       <c r="BB34" s="3" t="n"/>
       <c r="BD34" t="inlineStr"/>
       <c r="BE34" t="inlineStr">
         <is>
+          <t>volkswagen-ag-emden</t>
+        </is>
+      </c>
+      <c r="BF34" t="inlineStr">
+        <is>
           <t>46</t>
         </is>
       </c>
     </row>
     <row r="35" ht="40" customHeight="1">
       <c r="A35" s="1" t="n">
         <v>42</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Swiss Krono Tex GmbH &amp;Co. KG</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
@@ -5051,50 +5222,55 @@
       <c r="AN35" s="2" t="n">
         <v>7700</v>
       </c>
       <c r="AO35" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="AP35" s="2" t="n"/>
       <c r="AQ35" t="inlineStr">
         <is>
           <t>Biomasse-Kraftwerk (2 MW)</t>
         </is>
       </c>
       <c r="AR35" s="2" t="n"/>
       <c r="AT35" t="inlineStr">
         <is>
           <t>https://waermepumpe-izw.de/wp-content/uploads/2020/05/Germany-2019-2.pdf</t>
         </is>
       </c>
       <c r="AV35" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY35" s="3" t="n"/>
       <c r="BB35" s="3" t="n"/>
       <c r="BD35" t="inlineStr"/>
       <c r="BE35" t="inlineStr">
+        <is>
+          <t>swiss-krono-tex-gmbh-co-kg-heiligengrabe</t>
+        </is>
+      </c>
+      <c r="BF35" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
     </row>
     <row r="36" ht="40" customHeight="1">
       <c r="A36" s="1" t="n">
         <v>43</v>
       </c>
       <c r="B36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>Engie Refrigeration GmbH</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>EnBW</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Waldbronn</t>
         </is>
       </c>
@@ -5159,50 +5335,55 @@
       </c>
       <c r="AL36" s="2" t="n"/>
       <c r="AM36" s="2" t="n"/>
       <c r="AN36" s="2" t="n"/>
       <c r="AO36" s="2" t="n"/>
       <c r="AP36" s="2" t="n"/>
       <c r="AQ36" t="inlineStr">
         <is>
           <t>BHKW, Brennwertkessel</t>
         </is>
       </c>
       <c r="AR36" s="2" t="n"/>
       <c r="AT36" t="inlineStr">
         <is>
           <t>https://www.waermepumpe.de/fileadmin/user_upload/waermepumpe/08_Sonstige/Filedump/BWP_A4_GrossWP_web_mail.pdf</t>
         </is>
       </c>
       <c r="AV36" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY36" s="3" t="n"/>
       <c r="BB36" s="3" t="n"/>
       <c r="BD36" t="inlineStr"/>
       <c r="BE36" t="inlineStr">
         <is>
+          <t>enbw-waldbronn</t>
+        </is>
+      </c>
+      <c r="BF36" t="inlineStr">
+        <is>
           <t>34</t>
         </is>
       </c>
     </row>
     <row r="37" ht="40" customHeight="1">
       <c r="A37" s="1" t="n">
         <v>44</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Stadtwerke Bayreuth</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
@@ -5295,50 +5476,55 @@
           <t>https://www.zet.uni-bayreuth.de/de/news/2021/2021_10_06_Startschuss_iKWK/index.html</t>
         </is>
       </c>
       <c r="AV37" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW37" t="inlineStr">
         <is>
           <t>https://www.energie-experten.org/projekte/bhkw-der-universitaet-bayreuth-leistet-pionierarbeit</t>
         </is>
       </c>
       <c r="AY37" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AZ37" t="inlineStr">
         <is>
           <t>https://www.bayern-innovativ.de/de/seite/innovatives-kwk-konzept-universitaet-bayreuth/</t>
         </is>
       </c>
       <c r="BB37" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BD37" t="inlineStr"/>
       <c r="BE37" t="inlineStr">
         <is>
+          <t>stadtwerke-bayreuth-bayreuth</t>
+        </is>
+      </c>
+      <c r="BF37" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="38" ht="40" customHeight="1">
       <c r="A38" s="1" t="n">
         <v>45</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>AGO GmbH Energie und Anlagen</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Stadtwerke Lemgo</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
@@ -5418,50 +5604,55 @@
       <c r="AR38" s="2" t="n"/>
       <c r="AT38" t="inlineStr">
         <is>
           <t>https://www.gruene-fernwaerme.de/praxisbeispiele/lemgo</t>
         </is>
       </c>
       <c r="AV38" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW38" t="inlineStr">
         <is>
           <t>https://www.bkwk.de/wp-content/uploads/2023/11/07_2022_Solarthermie-Flusswaerme.pdf</t>
         </is>
       </c>
       <c r="AY38" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="BB38" s="3" t="n"/>
       <c r="BD38" t="inlineStr">
         <is>
           <t>E-Mail Kontakt zwischen AGO GmbH Energie + Anlagen und Fraunhofer IEG am 21.08.2025</t>
         </is>
       </c>
       <c r="BE38" t="inlineStr">
         <is>
+          <t>ikwk-flusswasserwaermepumpe-lemgo</t>
+        </is>
+      </c>
+      <c r="BF38" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="39" ht="40" customHeight="1">
       <c r="A39" s="1" t="n">
         <v>46</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Unbekannt</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Stadtwerke Bochum</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Bochum</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
@@ -5538,50 +5729,55 @@
       <c r="AT39" t="inlineStr">
         <is>
           <t>https://www.ieg.fraunhofer.de/de/presse/pressemitteilungen/2022/erfolgreiche-geothermiebohrungen-auf-mark-51-7.html</t>
         </is>
       </c>
       <c r="AV39" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW39" t="inlineStr">
         <is>
           <t>https://www.stadt-und-werk.de/k21-meldungen/96-millionen-euro-fuer-mark-517/</t>
         </is>
       </c>
       <c r="AY39" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AZ39" t="inlineStr">
         <is>
           <t>https://www.facility-manager.de/aktuelles/caverion-stattet-energiezentrale-fuer-gewerbegebiet-in-bochum-aus/</t>
         </is>
       </c>
       <c r="BB39" s="3" t="n"/>
       <c r="BD39" t="inlineStr"/>
       <c r="BE39" t="inlineStr">
         <is>
+          <t>stadtwerke-bochum-bochum</t>
+        </is>
+      </c>
+      <c r="BF39" t="inlineStr">
+        <is>
           <t>35</t>
         </is>
       </c>
     </row>
     <row r="40" ht="40" customHeight="1">
       <c r="A40" s="1" t="n">
         <v>48</v>
       </c>
       <c r="B40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Hamburg Wasser, Hamburg Energiewerke</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Abwasser-Wärmepumpe Hamburg Dradenau</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
@@ -5667,50 +5863,55 @@
       <c r="AM40" s="2" t="n"/>
       <c r="AN40" s="2" t="n"/>
       <c r="AO40" s="2" t="n"/>
       <c r="AP40" s="2" t="n"/>
       <c r="AR40" s="2" t="n"/>
       <c r="AT40" t="inlineStr">
         <is>
           <t>https://vimeo.com/774694914</t>
         </is>
       </c>
       <c r="AV40" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW40" t="inlineStr">
         <is>
           <t>https://www.johnsoncontrols.ch/de/mediathek/news/2023/press-release/hamburg-wasser</t>
         </is>
       </c>
       <c r="AY40" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB40" s="3" t="n"/>
       <c r="BD40" t="inlineStr"/>
       <c r="BE40" t="inlineStr">
         <is>
+          <t>abwasser-waermepumpe-hamburg-dradenau-hamburg</t>
+        </is>
+      </c>
+      <c r="BF40" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="41" ht="40" customHeight="1">
       <c r="A41" s="1" t="n">
         <v>49</v>
       </c>
       <c r="B41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>Stadtwerke Kiel</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Kiel</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
@@ -5779,50 +5980,55 @@
       <c r="AR41" s="2" t="n"/>
       <c r="AS41" t="inlineStr">
         <is>
           <t>in Planung: 2-Zonen-WSP mit ca. 1.500 MWh (analog bestehendem WSP)</t>
         </is>
       </c>
       <c r="AT41" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-kiel.de/privatkunden/angebote-tarife/waerme/waermewende-kiel/dekarbonisierung-der-kieler-fernwaerme</t>
         </is>
       </c>
       <c r="AV41" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="AW41" t="inlineStr">
         <is>
           <t>https://www.kn-online.de/wirtschaft/regional/grosswaermepumpe-kiel-kommunale-waermeplanung-mit-millionen-investition-AFIAPUC7OVEFZHW7HB3FHJGOXI.html</t>
         </is>
       </c>
       <c r="AY41" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="BB41" s="3" t="n"/>
       <c r="BD41" t="inlineStr"/>
       <c r="BE41" t="inlineStr">
+        <is>
+          <t>stadtwerke-kiel-kiel</t>
+        </is>
+      </c>
+      <c r="BF41" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
     </row>
     <row r="42" ht="40" customHeight="1">
       <c r="A42" s="1" t="n">
         <v>50</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>AGO GmbH Energie und Anlagen</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Stadtwerke Münster</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
@@ -5911,50 +6117,55 @@
         <v>45693</v>
       </c>
       <c r="AW42" t="inlineStr">
         <is>
           <t>https://www.stadt-und-werk.de/meldung_42223_Neue+Gro%C3%9Fw%C3%A4rmepumpe.html</t>
         </is>
       </c>
       <c r="AY42" s="3" t="n">
         <v>45237</v>
       </c>
       <c r="AZ42" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-muenster.de/presse/pressemeldungen/gesamt/nachricht/artikel/neuste-grosswaermepumpe-in-muenster-angeliefert.html</t>
         </is>
       </c>
       <c r="BB42" s="3" t="n">
         <v>45237</v>
       </c>
       <c r="BD42" t="inlineStr">
         <is>
           <t>E-Mail Kontakt zwischen Ago GmbH Energie + Anlagen und Fraunhofer IEG am 21.08.2025</t>
         </is>
       </c>
       <c r="BE42" t="inlineStr">
         <is>
+          <t>stadtwerke-muenster-muenster</t>
+        </is>
+      </c>
+      <c r="BF42" t="inlineStr">
+        <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="43" ht="40" customHeight="1">
       <c r="A43" s="1" t="n">
         <v>51</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Unbekannt</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Friotherm Deutschland GmbH</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>BTB Blockheizkraftwerks- Träger- und Betreibergesellschaft mbH Berlin</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
@@ -6034,50 +6245,55 @@
       <c r="AL43" s="2" t="n"/>
       <c r="AM43" s="2" t="n"/>
       <c r="AN43" s="2" t="n"/>
       <c r="AO43" s="2" t="n"/>
       <c r="AP43" s="2" t="n"/>
       <c r="AR43" s="2" t="n"/>
       <c r="AT43" t="inlineStr">
         <is>
           <t>https://www.energie-experten.org/projekte/berlin-waermepumpen-beziehen-energie-aus-der-spree</t>
         </is>
       </c>
       <c r="AV43" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW43" t="inlineStr">
         <is>
           <t>https://www.btb-berlin.de/aktuelles/detail/aus-spree-wird-energie-ikwk-einweihung-bei-der-btb/</t>
         </is>
       </c>
       <c r="AY43" s="3" t="n">
         <v>45237</v>
       </c>
       <c r="BB43" s="3" t="n"/>
       <c r="BD43" t="inlineStr"/>
       <c r="BE43" t="inlineStr">
+        <is>
+          <t>btb-blockheizkraftwerks-traeger-und-betreibergesellschaft-mbh-berlin-berlin-schoeneweide</t>
+        </is>
+      </c>
+      <c r="BF43" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="44" ht="40" customHeight="1">
       <c r="A44" s="1" t="n">
         <v>53</v>
       </c>
       <c r="B44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>enercity</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Flusswasserwärmepumpe am Kraftwerk Herrenhausen</t>
         </is>
       </c>
@@ -6142,50 +6358,55 @@
       </c>
       <c r="AK44" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL44" s="2" t="n"/>
       <c r="AM44" s="2" t="n"/>
       <c r="AN44" s="2" t="n"/>
       <c r="AO44" s="2" t="n"/>
       <c r="AP44" s="2" t="n"/>
       <c r="AR44" s="2" t="n"/>
       <c r="AT44" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=Bm5S0oJ-lZc</t>
         </is>
       </c>
       <c r="AV44" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY44" s="3" t="n"/>
       <c r="BB44" s="3" t="n"/>
       <c r="BD44" t="inlineStr"/>
       <c r="BE44" t="inlineStr">
         <is>
+          <t>flusswasserwaermepumpe-am-kraftwerk-herrenhausen-hannover</t>
+        </is>
+      </c>
+      <c r="BF44" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="45" ht="40" customHeight="1">
       <c r="A45" s="1" t="n">
         <v>54</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>AGO GmbH Energie und Anlagen</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Stadtwerke Neuburg</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
@@ -6267,50 +6488,55 @@
       <c r="AR45" s="2" t="n"/>
       <c r="AT45" t="inlineStr">
         <is>
           <t>https://www.dena.de/energy-efficiency-award/good-practice/neuburg-donau-stadtwerke-ago-gea/</t>
         </is>
       </c>
       <c r="AV45" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW45" t="inlineStr">
         <is>
           <t>https://www.ago-energie.de/projekte/ago-calora-stadtwerke-neuburg-an-der-donau/</t>
         </is>
       </c>
       <c r="AY45" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB45" s="3" t="n"/>
       <c r="BD45" t="inlineStr">
         <is>
           <t>E-Mail Kontakt zwischen AGO GmbH Energie + Anlagen und Fraunhofer IEG am 21.08.2025</t>
         </is>
       </c>
       <c r="BE45" t="inlineStr">
         <is>
+          <t>stadtwerke-neuburg-neuburg-an-der-donau</t>
+        </is>
+      </c>
+      <c r="BF45" t="inlineStr">
+        <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="46" ht="40" customHeight="1">
       <c r="A46" s="1" t="n">
         <v>56</v>
       </c>
       <c r="B46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Duisburger Versorgungs- und Verkehrsgesellschaft mbH</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Duisburg</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
@@ -6377,50 +6603,55 @@
       <c r="AG46" s="2" t="n"/>
       <c r="AH46" s="1" t="n"/>
       <c r="AI46" s="2" t="n"/>
       <c r="AJ46" s="2" t="n"/>
       <c r="AK46" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL46" s="2" t="n"/>
       <c r="AM46" s="2" t="n"/>
       <c r="AN46" s="2" t="n"/>
       <c r="AO46" s="2" t="n"/>
       <c r="AP46" s="2" t="n"/>
       <c r="AR46" s="2" t="n"/>
       <c r="AV46" s="3" t="n"/>
       <c r="AY46" s="3" t="n"/>
       <c r="BB46" s="3" t="n"/>
       <c r="BD46" t="inlineStr">
         <is>
           <t>Persönliche Korrespondenz Fraunhofer IEG und Duisburger Versorgungs- und Verkehrsgesellschaft mbH (08.03.2023)</t>
         </is>
       </c>
       <c r="BE46" t="inlineStr">
         <is>
+          <t>duisburger-versorgungs-und-verkehrsgesellschaft-mbh-duisburg</t>
+        </is>
+      </c>
+      <c r="BF46" t="inlineStr">
+        <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="47" ht="40" customHeight="1">
       <c r="A47" s="1" t="n">
         <v>57</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Natürlich</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>EWE</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Luft-Wärmepumpenkaskade</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
@@ -6498,50 +6729,55 @@
       <c r="AQ47" t="inlineStr">
         <is>
           <t>Biomethan BHKW (360 kW_el), Wärmespeicher</t>
         </is>
       </c>
       <c r="AR47" s="2" t="n"/>
       <c r="AT47" t="inlineStr">
         <is>
           <t>https://www.ewe.com/de/media-center/pressemitteilungen/2023/04/herzstck-fr-grne-wrmeversorgung-des-bildungszentrums-erkner-geliefert-ewe-ag</t>
         </is>
       </c>
       <c r="AV47" s="3" t="n">
         <v>45041</v>
       </c>
       <c r="AW47" t="inlineStr">
         <is>
           <t>https://wohnungswirtschaft-heute.de/erkner-umbau-der-fernwaerme-kommt-voran-600-kilowatt-grosswaermepumpe-kommt-in-2025/</t>
         </is>
       </c>
       <c r="AY47" s="3" t="n">
         <v>46014</v>
       </c>
       <c r="BB47" s="3" t="n"/>
       <c r="BD47" t="inlineStr"/>
       <c r="BE47" t="inlineStr">
+        <is>
+          <t>luft-waermepumpenkaskade-erkner</t>
+        </is>
+      </c>
+      <c r="BF47" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="48" ht="40" customHeight="1">
       <c r="A48" s="1" t="n">
         <v>58</v>
       </c>
       <c r="B48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>Stadtwerke Neuruppin</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Neuruppin</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -6615,50 +6851,55 @@
           <t>https://www.energate-messenger.de/news/231603/stadtwerke-neuruppin-setzen-auf-erdwaerme</t>
         </is>
       </c>
       <c r="AV48" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW48" t="inlineStr">
         <is>
           <t>https://www.tagesschau.de/inland/regional/brandenburg/rbb-geothermie-neuruppin-heizt-kuenftig-mit-thermalwasser-100.html</t>
         </is>
       </c>
       <c r="AY48" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AZ48" t="inlineStr">
         <is>
           <t>https://www.uni-weimar.de/fileadmin/user/fak/bauing/professuren_institute/Infrastrukturwirtschaft_und-management/Tagungen/2024_12_03-Tagung_waermeplanung/2024_12_03-ew-k2-tagung---vortrag_Retzlaff---W</t>
         </is>
       </c>
       <c r="BB48" s="3" t="n">
         <v>45214</v>
       </c>
       <c r="BD48" t="inlineStr"/>
       <c r="BE48" t="inlineStr">
         <is>
+          <t>stadtwerke-neuruppin-neuruppin</t>
+        </is>
+      </c>
+      <c r="BF48" t="inlineStr">
+        <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="49" ht="40" customHeight="1">
       <c r="A49" s="1" t="n">
         <v>59</v>
       </c>
       <c r="B49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>Everllence SE</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Rheinenergie</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Köln - Niehler Kraftwerksgelände</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
@@ -6721,50 +6962,55 @@
       <c r="AL49" s="2" t="n"/>
       <c r="AM49" s="2" t="n"/>
       <c r="AN49" s="2" t="n"/>
       <c r="AO49" s="2" t="n"/>
       <c r="AP49" s="2" t="n"/>
       <c r="AR49" s="2" t="n"/>
       <c r="AT49" t="inlineStr">
         <is>
           <t>https://www.rheinenergie.com/de/unternehmen/newsroom/nachrichten/news_70213.html</t>
         </is>
       </c>
       <c r="AV49" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW49" t="inlineStr">
         <is>
           <t>https://www.man-es.com/de/unternehmen/pressemitteilungen/press-details/2024/12/16/man-energy-solutions-liefert-europas-gr%C3%B6%C3%9Fte-flusswasser-w%C3%A4rmepumpe-f%C3%BCr-rheinenergie-heizkraftwerk-</t>
         </is>
       </c>
       <c r="AY49" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB49" s="3" t="n"/>
       <c r="BD49" t="inlineStr"/>
       <c r="BE49" t="inlineStr">
+        <is>
+          <t>rheinenergie-koeln-niehler-kraftwerksgelaende</t>
+        </is>
+      </c>
+      <c r="BF49" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="50" ht="40" customHeight="1">
       <c r="A50" s="1" t="n">
         <v>60</v>
       </c>
       <c r="B50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>Rheinenergie</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Köln - Merkenich</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -6820,50 +7066,55 @@
       <c r="AM50" s="2" t="n"/>
       <c r="AN50" s="2" t="n"/>
       <c r="AO50" s="2" t="n"/>
       <c r="AP50" s="2" t="n"/>
       <c r="AR50" s="2" t="n"/>
       <c r="AT50" t="inlineStr">
         <is>
           <t>https://www.rheinenergie.com/de/unternehmen/newsroom/nachrichten/news_70213.html</t>
         </is>
       </c>
       <c r="AV50" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW50" t="inlineStr">
         <is>
           <t>https://www.rheinische-anzeigenblaetter.de/chorweiler/c-nachrichten/heizkraftwerk-merkenich-wird-modernisiert_a291986</t>
         </is>
       </c>
       <c r="AY50" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB50" s="3" t="n"/>
       <c r="BD50" t="inlineStr"/>
       <c r="BE50" t="inlineStr">
         <is>
+          <t>rheinenergie-koeln-merkenich</t>
+        </is>
+      </c>
+      <c r="BF50" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="51" ht="40" customHeight="1">
       <c r="A51" s="1" t="n">
         <v>61</v>
       </c>
       <c r="B51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Hafenwärme GmbH &amp; Co. KG</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>iKWK - Papenburg</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
@@ -6959,50 +7210,55 @@
         <is>
           <t>https://www.energate-messenger.de/news/233654/biokraeuterzucht-mit-hilfe-innovativer-kwk</t>
         </is>
       </c>
       <c r="AV51" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW51" t="inlineStr">
         <is>
           <t>https://www.iwr.de/ticker/waermewende-innovatives-kwk-projekt-hafenwaerme-papenburg-erhaelt-bafa-zulassung-artikel4747</t>
         </is>
       </c>
       <c r="AY51" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AZ51" t="inlineStr">
         <is>
           <t>https://www.bkwk.de/wp-content/uploads/2024/06/BHKW-des-Monats-Papenburg-2024-Juni.pdf</t>
         </is>
       </c>
       <c r="BB51" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="BD51" t="inlineStr"/>
       <c r="BE51" t="inlineStr">
+        <is>
+          <t>ikwk-papenburg-papenburg</t>
+        </is>
+      </c>
+      <c r="BF51" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="52" ht="40" customHeight="1">
       <c r="A52" s="1" t="n">
         <v>62</v>
       </c>
       <c r="B52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>Stadtwerke Trier</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Trier</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -7049,50 +7305,55 @@
       <c r="AJ52" s="2" t="n"/>
       <c r="AK52" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL52" s="2" t="n"/>
       <c r="AM52" s="2" t="n"/>
       <c r="AN52" s="2" t="n"/>
       <c r="AO52" s="2" t="n"/>
       <c r="AP52" s="2" t="n"/>
       <c r="AR52" s="2" t="n"/>
       <c r="AT52" t="inlineStr">
         <is>
           <t>https://www.energate-messenger.at/news/233882/wir-werden-das-gasnetz-weiter-als-speicher-benoetigen</t>
         </is>
       </c>
       <c r="AV52" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY52" s="3" t="n"/>
       <c r="BB52" s="3" t="n"/>
       <c r="BD52" t="inlineStr"/>
       <c r="BE52" t="inlineStr">
         <is>
+          <t>stadtwerke-trier-trier</t>
+        </is>
+      </c>
+      <c r="BF52" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="53" ht="40" customHeight="1">
       <c r="A53" s="1" t="n">
         <v>63</v>
       </c>
       <c r="B53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>Dortmunder Energie- und Wasserversorgung</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Dortmund</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
@@ -7138,50 +7399,55 @@
       <c r="AJ53" s="2" t="n"/>
       <c r="AK53" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL53" s="2" t="n"/>
       <c r="AM53" s="2" t="n"/>
       <c r="AN53" s="2" t="n"/>
       <c r="AO53" s="2" t="n"/>
       <c r="AP53" s="2" t="n"/>
       <c r="AR53" s="2" t="n"/>
       <c r="AT53" t="inlineStr">
         <is>
           <t>https://www.energate-messenger.de/news/234739/12-9-mio.-euro-fuer-dortmunder-fernwaermeausbau</t>
         </is>
       </c>
       <c r="AV53" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY53" s="3" t="n"/>
       <c r="BB53" s="3" t="n"/>
       <c r="BD53" t="inlineStr"/>
       <c r="BE53" t="inlineStr">
         <is>
+          <t>dortmunder-energie-und-wasserversorgung-dortmund</t>
+        </is>
+      </c>
+      <c r="BF53" t="inlineStr">
+        <is>
           <t>23</t>
         </is>
       </c>
     </row>
     <row r="54" ht="40" customHeight="1">
       <c r="A54" s="1" t="n">
         <v>64</v>
       </c>
       <c r="B54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>ProTherm</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Mertingen</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
@@ -7241,50 +7507,55 @@
         </is>
       </c>
       <c r="AL54" s="2" t="n"/>
       <c r="AM54" s="2" t="n"/>
       <c r="AN54" s="2" t="n"/>
       <c r="AO54" s="2" t="n"/>
       <c r="AP54" s="2" t="n"/>
       <c r="AR54" s="2" t="n"/>
       <c r="AS54" t="inlineStr">
         <is>
           <t>2 x 84.000 Liter</t>
         </is>
       </c>
       <c r="AT54" t="inlineStr">
         <is>
           <t>https://www.b4bschwaben.de/b4b-nachrichten/donau-ries_artikel,-gp-joule-baut-in-mertingen-deutschlands-groesste-luftwaermepumpe-mit-pvstrom-_arid,270203.html</t>
         </is>
       </c>
       <c r="AV54" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY54" s="3" t="n"/>
       <c r="BB54" s="3" t="n"/>
       <c r="BD54" t="inlineStr"/>
       <c r="BE54" t="inlineStr">
+        <is>
+          <t>protherm-mertingen</t>
+        </is>
+      </c>
+      <c r="BF54" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="55" ht="40" customHeight="1">
       <c r="A55" s="1" t="n">
         <v>65</v>
       </c>
       <c r="B55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>Stadtwerk am See</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Meersburg</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -7346,50 +7617,55 @@
       </c>
       <c r="AL55" s="2" t="n"/>
       <c r="AM55" s="2" t="n"/>
       <c r="AN55" s="2" t="n"/>
       <c r="AO55" s="2" t="n"/>
       <c r="AP55" s="2" t="n"/>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>BHKW, Spitzenlastkessel</t>
         </is>
       </c>
       <c r="AR55" s="2" t="n"/>
       <c r="AT55" t="inlineStr">
         <is>
           <t>https://www.stadtwerk-am-see.de/de/Ueber-uns/Medien/Meldungen-20231/Stadtwerk-am-See-und-Stadt-Meersburg-bringen-Seewaerme-auf-den-Weg.html?ConsentReferrer=https%3A%2F%2Fwww.google.com%2F</t>
         </is>
       </c>
       <c r="AV55" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY55" s="3" t="n"/>
       <c r="BB55" s="3" t="n"/>
       <c r="BD55" t="inlineStr"/>
       <c r="BE55" t="inlineStr">
         <is>
+          <t>stadtwerk-am-see-meersburg</t>
+        </is>
+      </c>
+      <c r="BF55" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
     </row>
     <row r="56" ht="40" customHeight="1">
       <c r="A56" s="1" t="n">
         <v>68</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>R1234ze(E)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Thüringer Wärme Service GmbH</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
@@ -7473,50 +7749,55 @@
       <c r="AM56" s="2" t="n"/>
       <c r="AN56" s="2" t="n"/>
       <c r="AO56" s="2" t="n"/>
       <c r="AP56" s="2" t="n"/>
       <c r="AR56" s="2" t="n"/>
       <c r="AT56" t="inlineStr">
         <is>
           <t>https://www.carrier.com/commercial/de/de/news/news-article/mit-ikwk-und-carrier-w-rmepumpen-reduziert-th-ringer-w-rme-service--tws--in-gera-den-co2-aussto--bei-der-geb-udeheizung.html</t>
         </is>
       </c>
       <c r="AV56" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW56" t="inlineStr">
         <is>
           <t>https://www.otz.de/regionen/gera/article241949628/Das-Fernwaermenetz-in-Gera-Langenberg-erhaelt-sein-Herz.html</t>
         </is>
       </c>
       <c r="AY56" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="BB56" s="3" t="n"/>
       <c r="BD56" t="inlineStr"/>
       <c r="BE56" t="inlineStr">
         <is>
+          <t>ikwk-mit-zweistufiger-waermepumpe-gera-langenberg</t>
+        </is>
+      </c>
+      <c r="BF56" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="57" ht="40" customHeight="1">
       <c r="A57" s="1" t="n">
         <v>69</v>
       </c>
       <c r="B57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>BEW Berliner Energie und Wärme</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Großwärmepumpe Reuter West</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Berlin Spandau</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
@@ -7588,50 +7869,55 @@
       <c r="AM57" s="2" t="n"/>
       <c r="AN57" s="2" t="n"/>
       <c r="AO57" s="2" t="n"/>
       <c r="AP57" s="2" t="n"/>
       <c r="AR57" s="2" t="n"/>
       <c r="AT57" t="inlineStr">
         <is>
           <t>https://xn--wrme-loa.vattenfall.de/energie-news/abwasserwaermenutzung/</t>
         </is>
       </c>
       <c r="AV57" s="3" t="n">
         <v>45187</v>
       </c>
       <c r="AW57" t="inlineStr">
         <is>
           <t>https://www.bew.berlin/fernwaermesystem/waermewende/abwaerme-und-grosswaermepumpen/</t>
         </is>
       </c>
       <c r="AY57" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="BB57" s="3" t="n"/>
       <c r="BD57" t="inlineStr"/>
       <c r="BE57" t="inlineStr">
         <is>
+          <t>grosswaermepumpe-reuter-west-berlin-spandau</t>
+        </is>
+      </c>
+      <c r="BF57" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="58" ht="40" customHeight="1">
       <c r="A58" s="1" t="n">
         <v>70</v>
       </c>
       <c r="B58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>keine Angabe</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>badenova</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Freiburg im Breisgau</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
@@ -7702,50 +7988,55 @@
       <c r="AL58" s="2" t="n"/>
       <c r="AM58" s="2" t="n"/>
       <c r="AN58" s="2" t="n"/>
       <c r="AO58" s="2" t="n"/>
       <c r="AP58" s="2" t="n"/>
       <c r="AR58" s="2" t="n"/>
       <c r="AT58" t="inlineStr">
         <is>
           <t>https://www.energie-experten.org/projekte/waermepumpen-nutzen-molkerei-abwaerme-fuer-haslach-und-vauban</t>
         </is>
       </c>
       <c r="AV58" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW58" t="inlineStr">
         <is>
           <t>https://www.wir-leben-genossenschaft.de/de/Schwarzwaldmilch-liefert-kuenftig-Abwaerme-fuer-Freiburg-Sued-10694.htm</t>
         </is>
       </c>
       <c r="AY58" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB58" s="3" t="n"/>
       <c r="BD58" t="inlineStr"/>
       <c r="BE58" t="inlineStr">
+        <is>
+          <t>badenova-freiburg-im-breisgau</t>
+        </is>
+      </c>
+      <c r="BF58" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
     </row>
     <row r="59" ht="40" customHeight="1">
       <c r="A59" s="1" t="n">
         <v>73</v>
       </c>
       <c r="B59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>SWRiesa</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Riesa</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -7812,50 +8103,55 @@
           <t>https://www.stw-riesa.de/stadtwerke-riesa/nachrichten/aktuelles/2023/heizkraftwerk-bebelstrasse-erhaelt-grosswaermepumpe/</t>
         </is>
       </c>
       <c r="AV59" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW59" t="inlineStr">
         <is>
           <t>https://www.saechsische.de/riesa/heizkraftwerk-nahe-dem-krankenhaus-bekommt-grosswaermepumpe-5883628-plus.html</t>
         </is>
       </c>
       <c r="AY59" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AZ59" t="inlineStr">
         <is>
           <t>https://www.stw-riesa.de/stadtwerke-riesa/nachrichten/aktuelles/2024/bauvorhaben-2024/</t>
         </is>
       </c>
       <c r="BB59" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BD59" t="inlineStr"/>
       <c r="BE59" t="inlineStr">
         <is>
+          <t>swriesa-riesa</t>
+        </is>
+      </c>
+      <c r="BF59" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="60" ht="40" customHeight="1">
       <c r="A60" s="1" t="n">
         <v>74</v>
       </c>
       <c r="B60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>Stadtwerke Meiningen</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>iKWK - Flusswasserwärmepumpe</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Meiningen</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
@@ -7914,50 +8210,55 @@
       <c r="AJ60" s="2" t="n"/>
       <c r="AK60" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL60" s="2" t="n"/>
       <c r="AM60" s="2" t="n"/>
       <c r="AN60" s="2" t="n"/>
       <c r="AO60" s="2" t="n"/>
       <c r="AP60" s="2" t="n"/>
       <c r="AR60" s="2" t="n"/>
       <c r="AT60" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-meiningen.blog/projekt-innovative-waerme-der-stadtwerke-meiningen/</t>
         </is>
       </c>
       <c r="AV60" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY60" s="3" t="n"/>
       <c r="BB60" s="3" t="n"/>
       <c r="BD60" t="inlineStr"/>
       <c r="BE60" t="inlineStr">
         <is>
+          <t>ikwk-flusswasserwaermepumpe-meiningen</t>
+        </is>
+      </c>
+      <c r="BF60" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="61" ht="40" customHeight="1">
       <c r="A61" s="1" t="n">
         <v>75</v>
       </c>
       <c r="B61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>Engie Refrigeration GmbH</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Daimler AG</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Rastatt</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
@@ -8023,50 +8324,55 @@
       <c r="AI61" s="2" t="n"/>
       <c r="AJ61" s="2" t="n"/>
       <c r="AK61" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL61" s="2" t="n"/>
       <c r="AM61" s="2" t="n"/>
       <c r="AN61" s="2" t="n"/>
       <c r="AO61" s="2" t="n"/>
       <c r="AP61" s="2" t="n"/>
       <c r="AR61" s="2" t="n"/>
       <c r="AT61" t="inlineStr">
         <is>
           <t>https://www.engie-refrigeration.de/de/referenzen/daimler-ag-rastatt</t>
         </is>
       </c>
       <c r="AV61" s="3" t="n">
         <v>45238</v>
       </c>
       <c r="AY61" s="3" t="n"/>
       <c r="BB61" s="3" t="n"/>
       <c r="BD61" t="inlineStr"/>
       <c r="BE61" t="inlineStr">
+        <is>
+          <t>daimler-ag-rastatt</t>
+        </is>
+      </c>
+      <c r="BF61" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="62" ht="40" customHeight="1">
       <c r="A62" s="1" t="n">
         <v>76</v>
       </c>
       <c r="B62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>Sachsen-Energie</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Dresden</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -8115,50 +8421,55 @@
       <c r="AJ62" s="2" t="n"/>
       <c r="AK62" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL62" s="2" t="n"/>
       <c r="AM62" s="2" t="n"/>
       <c r="AN62" s="2" t="n"/>
       <c r="AO62" s="2" t="n"/>
       <c r="AP62" s="2" t="n"/>
       <c r="AR62" s="2" t="n"/>
       <c r="AT62" t="inlineStr">
         <is>
           <t>https://oiger.de/2023/10/10/sachsenenergie-will-waermeversorgung-fuer-15-milliarden-euro-erdgasfrei-machen/188518</t>
         </is>
       </c>
       <c r="AV62" s="3" t="n">
         <v>45179</v>
       </c>
       <c r="AY62" s="3" t="n"/>
       <c r="BB62" s="3" t="n"/>
       <c r="BD62" t="inlineStr"/>
       <c r="BE62" t="inlineStr">
         <is>
+          <t>sachsen-energie-dresden</t>
+        </is>
+      </c>
+      <c r="BF62" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="63" ht="40" customHeight="1">
       <c r="A63" s="1" t="n">
         <v>77</v>
       </c>
       <c r="B63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>Sachsen-Energie</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Dresden</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
@@ -8210,50 +8521,55 @@
       <c r="AJ63" s="2" t="n"/>
       <c r="AK63" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL63" s="2" t="n"/>
       <c r="AM63" s="2" t="n"/>
       <c r="AN63" s="2" t="n"/>
       <c r="AO63" s="2" t="n"/>
       <c r="AP63" s="2" t="n"/>
       <c r="AR63" s="2" t="n"/>
       <c r="AT63" t="inlineStr">
         <is>
           <t>https://oiger.de/2023/10/10/sachsenenergie-will-waermeversorgung-fuer-15-milliarden-euro-erdgasfrei-machen/188519</t>
         </is>
       </c>
       <c r="AV63" s="3" t="n">
         <v>45178</v>
       </c>
       <c r="AY63" s="3" t="n"/>
       <c r="BB63" s="3" t="n"/>
       <c r="BD63" t="inlineStr"/>
       <c r="BE63" t="inlineStr">
         <is>
+          <t>sachsen-energie-dresden-77</t>
+        </is>
+      </c>
+      <c r="BF63" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="64" ht="40" customHeight="1">
       <c r="A64" s="1" t="n">
         <v>78</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Sachsen-Energie</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Dresden</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
@@ -8323,50 +8639,55 @@
       <c r="AT64" t="inlineStr">
         <is>
           <t>https://oiger.de/2023/10/10/sachsenenergie-will-waermeversorgung-fuer-15-milliarden-euro-erdgasfrei-machen/188520</t>
         </is>
       </c>
       <c r="AV64" s="3" t="n">
         <v>45197</v>
       </c>
       <c r="AW64" t="inlineStr">
         <is>
           <t>https://www.mdr.de/nachrichten/sachsen/dresden/dresden-radebeul/waermepumpe-rechenzentrum-einbau-tu-100.html</t>
         </is>
       </c>
       <c r="AY64" s="3" t="n">
         <v>45177</v>
       </c>
       <c r="AZ64" t="inlineStr">
         <is>
           <t>https://www.dena.de/energy-efficiency-award/nominierte/nominierte-2024/sachsenenergie-tu-dresden-sib-sachsen/</t>
         </is>
       </c>
       <c r="BB64" s="3" t="n"/>
       <c r="BD64" t="inlineStr"/>
       <c r="BE64" t="inlineStr">
         <is>
+          <t>sachsen-energie-dresden-78</t>
+        </is>
+      </c>
+      <c r="BF64" t="inlineStr">
+        <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="65" ht="40" customHeight="1">
       <c r="A65" s="1" t="n">
         <v>79</v>
       </c>
       <c r="B65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
           <t>Viessmann Climate Solutions SE</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Kiesel Mitte GmbH</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Stockstadt</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
@@ -8426,50 +8747,55 @@
       <c r="AI65" s="2" t="n"/>
       <c r="AJ65" s="2" t="n"/>
       <c r="AK65" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="AL65" s="2" t="n"/>
       <c r="AM65" s="2" t="n"/>
       <c r="AN65" s="2" t="n"/>
       <c r="AO65" s="2" t="n"/>
       <c r="AP65" s="2" t="n"/>
       <c r="AR65" s="2" t="n"/>
       <c r="AT65" t="inlineStr">
         <is>
           <t>https://www.waermepumpe-regional.de/stockstadt-am-rhein/luft-grosswaermepumpe-heizt-und-kuehlt-logistikzentrum-in-stockstadt</t>
         </is>
       </c>
       <c r="AV65" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY65" s="3" t="n"/>
       <c r="BB65" s="3" t="n"/>
       <c r="BD65" t="inlineStr"/>
       <c r="BE65" t="inlineStr">
+        <is>
+          <t>kiesel-mitte-gmbh-stockstadt</t>
+        </is>
+      </c>
+      <c r="BF65" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="66" ht="40" customHeight="1">
       <c r="A66" s="1" t="n">
         <v>80</v>
       </c>
       <c r="B66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Iqony Energies GmbH</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>iKWK mit Grubenwasser-Wärmepumpe</t>
         </is>
       </c>
@@ -8546,50 +8872,55 @@
         <is>
           <t>Grubengas befeuertes BHKW 3.100 kW, Kesselanlage 2 x 4.000 kW</t>
         </is>
       </c>
       <c r="AR66" s="2" t="n"/>
       <c r="AT66" t="inlineStr">
         <is>
           <t>https://www.zfk.de/energie/waerme/saarland-zeche-camphausen-liefert-kuenftig-gruene-waerme-aus-der-grube</t>
         </is>
       </c>
       <c r="AV66" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="AW66" t="inlineStr">
         <is>
           <t>https://www.bkwk.de/wp-content/uploads/2025/04/BHKW_EM2025_04.pdf</t>
         </is>
       </c>
       <c r="AY66" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="BB66" s="3" t="n"/>
       <c r="BD66" t="inlineStr"/>
       <c r="BE66" t="inlineStr">
         <is>
+          <t>ikwk-mit-grubenwasser-waermepumpe-sulzbach-camphausen</t>
+        </is>
+      </c>
+      <c r="BF66" t="inlineStr">
+        <is>
           <t>35</t>
         </is>
       </c>
     </row>
     <row r="67" ht="40" customHeight="1">
       <c r="A67" s="1" t="n">
         <v>81</v>
       </c>
       <c r="B67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>Liebherr-Aerospace Lindenberg GmbH</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Lindenberg im Allgäu</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
@@ -8646,50 +8977,55 @@
       <c r="AI67" s="2" t="n"/>
       <c r="AJ67" s="2" t="n"/>
       <c r="AK67" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL67" s="2" t="n"/>
       <c r="AM67" s="2" t="n"/>
       <c r="AN67" s="2" t="n"/>
       <c r="AO67" s="2" t="n"/>
       <c r="AP67" s="2" t="n"/>
       <c r="AR67" s="2" t="n"/>
       <c r="AT67" t="inlineStr">
         <is>
           <t>https://www.energie-experten.org/projekte/liebherr-aerospace-lindenberg-nutzt-prozesswaerme-mit-waermepumpe</t>
         </is>
       </c>
       <c r="AV67" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY67" s="3" t="n"/>
       <c r="BB67" s="3" t="n"/>
       <c r="BD67" t="inlineStr"/>
       <c r="BE67" t="inlineStr">
+        <is>
+          <t>liebherr-aerospace-lindenberg-gmbh-lindenberg-im-allgaeu</t>
+        </is>
+      </c>
+      <c r="BF67" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
     </row>
     <row r="68" ht="40" customHeight="1">
       <c r="A68" s="1" t="n">
         <v>82</v>
       </c>
       <c r="B68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>Neuhaus GmbH</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Neuhaus am Rennweg</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -8740,50 +9076,55 @@
       <c r="AJ68" s="2" t="n"/>
       <c r="AK68" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL68" s="2" t="n"/>
       <c r="AM68" s="2" t="n"/>
       <c r="AN68" s="2" t="n"/>
       <c r="AO68" s="2" t="n"/>
       <c r="AP68" s="2" t="n"/>
       <c r="AR68" s="2" t="n"/>
       <c r="AT68" t="inlineStr">
         <is>
           <t>https://www.energie-experten.org/projekte/neuhaus-am-rennweg-waermetrans-anlage-verbessert-fernwaerme-effizienz</t>
         </is>
       </c>
       <c r="AV68" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY68" s="3" t="n"/>
       <c r="BB68" s="3" t="n"/>
       <c r="BD68" t="inlineStr"/>
       <c r="BE68" t="inlineStr">
         <is>
+          <t>neuhaus-gmbh-neuhaus-am-rennweg</t>
+        </is>
+      </c>
+      <c r="BF68" t="inlineStr">
+        <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="69" ht="40" customHeight="1">
       <c r="A69" s="1" t="n">
         <v>83</v>
       </c>
       <c r="B69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>Steag New Energies GmbH</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Erding</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
@@ -8832,50 +9173,55 @@
       <c r="AI69" s="2" t="n"/>
       <c r="AJ69" s="2" t="n"/>
       <c r="AK69" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL69" s="2" t="n"/>
       <c r="AM69" s="2" t="n"/>
       <c r="AN69" s="2" t="n"/>
       <c r="AO69" s="2" t="n"/>
       <c r="AP69" s="2" t="n"/>
       <c r="AR69" s="2" t="n"/>
       <c r="AT69" t="inlineStr">
         <is>
           <t>https://www.geothermie.de/bibliothek/lexikon-der-geothermie/e/erding-geothermieanlage.html</t>
         </is>
       </c>
       <c r="AV69" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY69" s="3" t="n"/>
       <c r="BB69" s="3" t="n"/>
       <c r="BD69" t="inlineStr"/>
       <c r="BE69" t="inlineStr">
+        <is>
+          <t>steag-new-energies-gmbh-erding</t>
+        </is>
+      </c>
+      <c r="BF69" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="70" ht="40" customHeight="1">
       <c r="A70" s="1" t="n">
         <v>84</v>
       </c>
       <c r="B70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>Stadtwerke Ahrensburg</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Ahrensburg</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -8935,50 +9281,55 @@
       <c r="AM70" s="2" t="n"/>
       <c r="AN70" s="2" t="n"/>
       <c r="AO70" s="2" t="n"/>
       <c r="AP70" s="2" t="n"/>
       <c r="AR70" s="2" t="n"/>
       <c r="AT70" t="inlineStr">
         <is>
           <t>https://www.kreis-stormarn.de/service/lvw/leistungen/index.html?lid=581</t>
         </is>
       </c>
       <c r="AV70" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW70" t="inlineStr">
         <is>
           <t>https://www.waermepumpe.de/presse/referenzobjekte/bwp-datenbank/?tx_bwprefobjdb_house%5Baction%5D=show&amp;tx_bwprefobjdb_house%5Bcontroller%5D=House&amp;tx_bwprefobjdb_house%5Bdetailid%5D=238&amp;cHash=f8e6f8566</t>
         </is>
       </c>
       <c r="AY70" s="3" t="n">
         <v>45258</v>
       </c>
       <c r="BB70" s="3" t="n"/>
       <c r="BD70" t="inlineStr"/>
       <c r="BE70" t="inlineStr">
         <is>
+          <t>stadtwerke-ahrensburg-ahrensburg</t>
+        </is>
+      </c>
+      <c r="BF70" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="71" ht="40" customHeight="1">
       <c r="A71" s="1" t="n">
         <v>85</v>
       </c>
       <c r="B71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>Bayernwerk</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Poing</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
@@ -9044,50 +9395,55 @@
         <is>
           <t>Geothermieförderung (9600 kW); BHKW (85 kWth), 3 Erdgaskessel (4000+18000+7500 kW)</t>
         </is>
       </c>
       <c r="AR71" s="2" t="n"/>
       <c r="AT71" t="inlineStr">
         <is>
           <t>https://xn--ig-fernwrme-poing-xqb.de/data/files/20230516_Sitzung_26.05.2023_Poing.pdf</t>
         </is>
       </c>
       <c r="AV71" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW71" t="inlineStr">
         <is>
           <t>https://www.energie-experten.org/projekte/arzberg-solarpark-versorgt-fernwaerme-waermepumpe-in-poing</t>
         </is>
       </c>
       <c r="AY71" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB71" s="3" t="n"/>
       <c r="BD71" t="inlineStr"/>
       <c r="BE71" t="inlineStr">
         <is>
+          <t>bayernwerk-poing</t>
+        </is>
+      </c>
+      <c r="BF71" t="inlineStr">
+        <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="72" ht="40" customHeight="1">
       <c r="A72" s="1" t="n">
         <v>86</v>
       </c>
       <c r="B72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>Stadtwerke Flensburg</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Erweiterung zu erster Großwärmepumpe</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Flensburg</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
@@ -9141,50 +9497,55 @@
       <c r="AI72" s="2" t="n"/>
       <c r="AJ72" s="2" t="n"/>
       <c r="AK72" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL72" s="2" t="n"/>
       <c r="AM72" s="2" t="n"/>
       <c r="AN72" s="2" t="n"/>
       <c r="AO72" s="2" t="n"/>
       <c r="AP72" s="2" t="n"/>
       <c r="AR72" s="2" t="n"/>
       <c r="AT72" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/suche/detail/flensburg-mit-fahrplan-in-die-klimaneutralitaet-201515</t>
         </is>
       </c>
       <c r="AV72" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="AY72" s="3" t="n"/>
       <c r="BB72" s="3" t="n"/>
       <c r="BD72" t="inlineStr"/>
       <c r="BE72" t="inlineStr">
+        <is>
+          <t>erweiterung-zu-erster-grosswaermepumpe-flensburg</t>
+        </is>
+      </c>
+      <c r="BF72" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
     </row>
     <row r="73" ht="40" customHeight="1">
       <c r="A73" s="1" t="n">
         <v>87</v>
       </c>
       <c r="B73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>Stadtwerke Neustrelitz</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Neustrelitz</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -9238,50 +9599,55 @@
       <c r="AM73" s="2" t="n"/>
       <c r="AN73" s="2" t="n"/>
       <c r="AO73" s="2" t="n"/>
       <c r="AP73" s="2" t="n"/>
       <c r="AR73" s="2" t="n"/>
       <c r="AT73" t="inlineStr">
         <is>
           <t>https://www.nordkurier.de/regional/neustrelitz/enthuellt-neustrelitz-forciert-den-fernwaermeausbau-2049051</t>
         </is>
       </c>
       <c r="AV73" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW73" t="inlineStr">
         <is>
           <t>https://strelitzius.com/2024/11/21/seewasser-waermepumpe-und-tiefengeothermie-mit-vorrang-stadtwerke-neustrelitz-praesentieren-transformationsplan-zum-klimafreundlichen-waermenetz/</t>
         </is>
       </c>
       <c r="AY73" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB73" s="3" t="n"/>
       <c r="BD73" t="inlineStr"/>
       <c r="BE73" t="inlineStr">
         <is>
+          <t>stadtwerke-neustrelitz-neustrelitz</t>
+        </is>
+      </c>
+      <c r="BF73" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
     </row>
     <row r="74" ht="40" customHeight="1">
       <c r="A74" s="1" t="n">
         <v>88</v>
       </c>
       <c r="B74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>Eins</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Chemnitz</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
@@ -9327,50 +9693,55 @@
       <c r="AJ74" s="2" t="n"/>
       <c r="AK74" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL74" s="2" t="n"/>
       <c r="AM74" s="2" t="n"/>
       <c r="AN74" s="2" t="n"/>
       <c r="AO74" s="2" t="n"/>
       <c r="AP74" s="2" t="n"/>
       <c r="AR74" s="2" t="n"/>
       <c r="AT74" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/suche/detail/die-eins-zieht-ihren-kohleausstieg-vor-196018</t>
         </is>
       </c>
       <c r="AV74" s="3" t="n">
         <v>45251</v>
       </c>
       <c r="AY74" s="3" t="n"/>
       <c r="BB74" s="3" t="n"/>
       <c r="BD74" t="inlineStr"/>
       <c r="BE74" t="inlineStr">
         <is>
+          <t>eins-chemnitz</t>
+        </is>
+      </c>
+      <c r="BF74" t="inlineStr">
+        <is>
           <t>23</t>
         </is>
       </c>
     </row>
     <row r="75" ht="40" customHeight="1">
       <c r="A75" s="1" t="n">
         <v>89</v>
       </c>
       <c r="B75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>Geovol</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Unterföhring</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
@@ -9416,50 +9787,55 @@
       <c r="AJ75" s="2" t="n"/>
       <c r="AK75" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL75" s="2" t="n"/>
       <c r="AM75" s="2" t="n"/>
       <c r="AN75" s="2" t="n"/>
       <c r="AO75" s="2" t="n"/>
       <c r="AP75" s="2" t="n"/>
       <c r="AR75" s="2" t="n"/>
       <c r="AT75" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/suche/detail/geovol-zeigt-wie-waermwende-funktioniert-189060</t>
         </is>
       </c>
       <c r="AV75" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY75" s="3" t="n"/>
       <c r="BB75" s="3" t="n"/>
       <c r="BD75" t="inlineStr"/>
       <c r="BE75" t="inlineStr">
         <is>
+          <t>geovol-unterfoehring</t>
+        </is>
+      </c>
+      <c r="BF75" t="inlineStr">
+        <is>
           <t>23</t>
         </is>
       </c>
     </row>
     <row r="76" ht="40" customHeight="1">
       <c r="A76" s="1" t="n">
         <v>91</v>
       </c>
       <c r="B76" t="inlineStr"/>
       <c r="G76" t="inlineStr">
         <is>
           <t>Detmold</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>NW</t>
         </is>
       </c>
       <c r="K76" s="2" t="n">
@@ -9500,50 +9876,55 @@
       <c r="AJ76" s="2" t="n"/>
       <c r="AK76" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL76" s="2" t="n"/>
       <c r="AM76" s="2" t="n"/>
       <c r="AN76" s="2" t="n"/>
       <c r="AO76" s="2" t="n"/>
       <c r="AP76" s="2" t="n"/>
       <c r="AR76" s="2" t="n"/>
       <c r="AT76" t="inlineStr">
         <is>
           <t>https://www.zfk.de/unternehmen/nachrichten/detmold-neue-imagekampagne-betont-kundennaehe-und-versorgungssicherheit</t>
         </is>
       </c>
       <c r="AV76" s="3" t="n">
         <v>45260</v>
       </c>
       <c r="AY76" s="3" t="n"/>
       <c r="BB76" s="3" t="n"/>
       <c r="BD76" t="inlineStr"/>
       <c r="BE76" t="inlineStr">
         <is>
+          <t>detmold</t>
+        </is>
+      </c>
+      <c r="BF76" t="inlineStr">
+        <is>
           <t>23</t>
         </is>
       </c>
     </row>
     <row r="77" ht="40" customHeight="1">
       <c r="A77" s="1" t="n">
         <v>92</v>
       </c>
       <c r="B77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>Stadtwerke Neumünster</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Neumünster</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
@@ -9594,50 +9975,55 @@
       <c r="AJ77" s="2" t="n"/>
       <c r="AK77" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL77" s="2" t="n"/>
       <c r="AM77" s="2" t="n"/>
       <c r="AN77" s="2" t="n"/>
       <c r="AO77" s="2" t="n"/>
       <c r="AP77" s="2" t="n"/>
       <c r="AR77" s="2" t="n"/>
       <c r="AT77" t="inlineStr">
         <is>
           <t>https://www.zfk.de/unternehmen/nachrichten/so-wollen-die-stadtwerke-neumuenster-bis-2035-klimaneutral-sein</t>
         </is>
       </c>
       <c r="AV77" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY77" s="3" t="n"/>
       <c r="BB77" s="3" t="n"/>
       <c r="BD77" t="inlineStr"/>
       <c r="BE77" t="inlineStr">
         <is>
+          <t>stadtwerke-neumuenster-neumuenster</t>
+        </is>
+      </c>
+      <c r="BF77" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="78" ht="40" customHeight="1">
       <c r="A78" s="1" t="n">
         <v>95</v>
       </c>
       <c r="B78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>Stadtwerke Rostock</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Rostock</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
@@ -9683,50 +10069,55 @@
       <c r="AJ78" s="2" t="n"/>
       <c r="AK78" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL78" s="2" t="n"/>
       <c r="AM78" s="2" t="n"/>
       <c r="AN78" s="2" t="n"/>
       <c r="AO78" s="2" t="n"/>
       <c r="AP78" s="2" t="n"/>
       <c r="AR78" s="2" t="n"/>
       <c r="AT78" t="inlineStr">
         <is>
           <t>https://www.swrag.de/aktuelles/presse/presse-2022/waermespeicher-im-regelbetrieb</t>
         </is>
       </c>
       <c r="AV78" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY78" s="3" t="n"/>
       <c r="BB78" s="3" t="n"/>
       <c r="BD78" t="inlineStr"/>
       <c r="BE78" t="inlineStr">
         <is>
+          <t>stadtwerke-rostock-rostock</t>
+        </is>
+      </c>
+      <c r="BF78" t="inlineStr">
+        <is>
           <t>46</t>
         </is>
       </c>
     </row>
     <row r="79" ht="40" customHeight="1">
       <c r="A79" s="1" t="n">
         <v>96</v>
       </c>
       <c r="B79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>Stadtwerke Rostock</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Rostock</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
@@ -9772,50 +10163,55 @@
       <c r="AJ79" s="2" t="n"/>
       <c r="AK79" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL79" s="2" t="n"/>
       <c r="AM79" s="2" t="n"/>
       <c r="AN79" s="2" t="n"/>
       <c r="AO79" s="2" t="n"/>
       <c r="AP79" s="2" t="n"/>
       <c r="AR79" s="2" t="n"/>
       <c r="AT79" t="inlineStr">
         <is>
           <t>https://www.swrag.de/aktuelles/presse/presse-2022/waermespeicher-im-regelbetrieb</t>
         </is>
       </c>
       <c r="AV79" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY79" s="3" t="n"/>
       <c r="BB79" s="3" t="n"/>
       <c r="BD79" t="inlineStr"/>
       <c r="BE79" t="inlineStr">
         <is>
+          <t>stadtwerke-rostock-rostock-96</t>
+        </is>
+      </c>
+      <c r="BF79" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="80" ht="40" customHeight="1">
       <c r="A80" s="1" t="n">
         <v>97</v>
       </c>
       <c r="B80" t="inlineStr"/>
       <c r="G80" t="inlineStr">
         <is>
           <t>Herford</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>NW</t>
         </is>
       </c>
       <c r="K80" s="2" t="n">
@@ -9856,50 +10252,55 @@
       <c r="AJ80" s="2" t="n"/>
       <c r="AK80" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL80" s="2" t="n"/>
       <c r="AM80" s="2" t="n"/>
       <c r="AN80" s="2" t="n"/>
       <c r="AO80" s="2" t="n"/>
       <c r="AP80" s="2" t="n"/>
       <c r="AR80" s="2" t="n"/>
       <c r="AT80" t="inlineStr">
         <is>
           <t>https://www.westfalen-blatt.de/owl/kreis-herford/herford/herford-gross-waermepumpe-werre-aa-2779357?pid=true&amp;npg</t>
         </is>
       </c>
       <c r="AV80" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY80" s="3" t="n"/>
       <c r="BB80" s="3" t="n"/>
       <c r="BD80" t="inlineStr"/>
       <c r="BE80" t="inlineStr">
         <is>
+          <t>herford</t>
+        </is>
+      </c>
+      <c r="BF80" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="81" ht="40" customHeight="1">
       <c r="A81" s="1" t="n">
         <v>98</v>
       </c>
       <c r="B81" t="inlineStr"/>
       <c r="G81" t="inlineStr">
         <is>
           <t>Duisburg-Hochfeld</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>NW</t>
         </is>
       </c>
       <c r="K81" s="2" t="n">
@@ -9951,50 +10352,55 @@
       <c r="AI81" s="2" t="n"/>
       <c r="AJ81" s="2" t="n"/>
       <c r="AK81" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL81" s="2" t="n"/>
       <c r="AM81" s="2" t="n"/>
       <c r="AN81" s="2" t="n"/>
       <c r="AO81" s="2" t="n"/>
       <c r="AP81" s="2" t="n"/>
       <c r="AR81" s="2" t="n"/>
       <c r="AT81" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-duisburg.de/presse/medieninformationen/newsdetail/stadtwerke-duisburg-nehmen-erste-grosswaermepumpe-in-betrieb</t>
         </is>
       </c>
       <c r="AV81" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY81" s="3" t="n"/>
       <c r="BB81" s="3" t="n"/>
       <c r="BD81" t="inlineStr"/>
       <c r="BE81" t="inlineStr">
+        <is>
+          <t>duisburg-hochfeld</t>
+        </is>
+      </c>
+      <c r="BF81" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="82" ht="40" customHeight="1">
       <c r="A82" s="1" t="n">
         <v>99</v>
       </c>
       <c r="B82" t="inlineStr"/>
       <c r="G82" t="inlineStr">
         <is>
           <t>Frankenthal</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>RP</t>
         </is>
       </c>
@@ -10056,50 +10462,55 @@
       <c r="AL82" s="2" t="n"/>
       <c r="AM82" s="2" t="n"/>
       <c r="AN82" s="2" t="n"/>
       <c r="AO82" s="2" t="n"/>
       <c r="AP82" s="2" t="n"/>
       <c r="AR82" s="2" t="n"/>
       <c r="AT82" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/technik/detail/grosswaermepumpe-am-basf-klaerwerk-frankenthal-geplant-208239#:~:text=Mit%20dem%20Bau%20einer%20Gro%C3%9Fw%C3%A4rmepumpe,Langefeld%2C%2</t>
         </is>
       </c>
       <c r="AV82" s="3" t="n">
         <v>45376</v>
       </c>
       <c r="AW82" t="inlineStr">
         <is>
           <t>https://www.swr.de/swraktuell/rheinland-pfalz/ludwigshafen/grosswaermepumpe-basf-frankenthal-emissionsfrei-geplant-100.html</t>
         </is>
       </c>
       <c r="AY82" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB82" s="3" t="n"/>
       <c r="BD82" t="inlineStr"/>
       <c r="BE82" t="inlineStr">
+        <is>
+          <t>frankenthal</t>
+        </is>
+      </c>
+      <c r="BF82" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="83" ht="40" customHeight="1">
       <c r="A83" s="1" t="n">
         <v>100</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Johnson Controls</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Stadtwerke Stralsund</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
@@ -10185,50 +10596,55 @@
       <c r="AS83" t="inlineStr">
         <is>
           <t>vier Wärmespeicher mit insgesamt 600 m³</t>
         </is>
       </c>
       <c r="AT83" t="inlineStr">
         <is>
           <t>https://www.innio.com/de/news-media/magazin/article/bhkw-des-jahres-2023-innovative-energiezentrale-in-stralsund-setzt-wichtigen-akzent-fuer-die-energiewende</t>
         </is>
       </c>
       <c r="AV83" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW83" t="inlineStr">
         <is>
           <t>https://www.bkwk.de/wp-content/uploads/2023/10/173349.BHKW_.des_.Monats.Ohne_.Umwege.zu_.hoechster.Effizienz.pdf</t>
         </is>
       </c>
       <c r="AY83" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="BB83" s="3" t="n"/>
       <c r="BD83" t="inlineStr"/>
       <c r="BE83" t="inlineStr">
         <is>
+          <t>stadtwerke-stralsund-stralsund</t>
+        </is>
+      </c>
+      <c r="BF83" t="inlineStr">
+        <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="84" ht="40" customHeight="1">
       <c r="A84" s="1" t="n">
         <v>102</v>
       </c>
       <c r="B84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
           <t>Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Köln - Ehrenfeld</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
@@ -10308,50 +10724,55 @@
         <is>
           <t>http://waermepumpe.de/presse/referenzobjekte/bwp-datenbank/lueck/#content</t>
         </is>
       </c>
       <c r="AV84" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW84" t="inlineStr">
         <is>
           <t>http://carrier.com/commercial/de/de/produkte/klimatisierung-und-heizung/wasser-wasser-waermepumpen/30xwhpze/</t>
         </is>
       </c>
       <c r="AY84" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AZ84" t="inlineStr">
         <is>
           <t>https://www.pv-magazine.de/2024/08/23/koelner-quartier-setzt-auf-abwasser-als-waermequelle/</t>
         </is>
       </c>
       <c r="BB84" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BD84" t="inlineStr"/>
       <c r="BE84" t="inlineStr">
+        <is>
+          <t>koeln-ehrenfeld</t>
+        </is>
+      </c>
+      <c r="BF84" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="85" ht="40" customHeight="1">
       <c r="A85" s="1" t="n">
         <v>104</v>
       </c>
       <c r="B85" t="inlineStr"/>
       <c r="F85" t="inlineStr">
         <is>
           <t>Großwärmepumpe an der Ernst-Walz-Brücke</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Heidelberg</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -10407,50 +10828,55 @@
       <c r="AJ85" s="2" t="n"/>
       <c r="AK85" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL85" s="2" t="n"/>
       <c r="AM85" s="2" t="n"/>
       <c r="AN85" s="2" t="n"/>
       <c r="AO85" s="2" t="n"/>
       <c r="AP85" s="2" t="n"/>
       <c r="AR85" s="2" t="n"/>
       <c r="AT85" t="inlineStr">
         <is>
           <t>http://heidelberg.de/HD/Presse/15_11_2024+flusswaermepumpe+an+der+ernst-walz-bruecke.html</t>
         </is>
       </c>
       <c r="AV85" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY85" s="3" t="n"/>
       <c r="BB85" s="3" t="n"/>
       <c r="BD85" t="inlineStr"/>
       <c r="BE85" t="inlineStr">
         <is>
+          <t>grosswaermepumpe-an-der-ernst-walz-bruecke-heidelberg</t>
+        </is>
+      </c>
+      <c r="BF85" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="86" ht="40" customHeight="1">
       <c r="A86" s="1" t="n">
         <v>105</v>
       </c>
       <c r="B86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>Stadtwerke Günzburg</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Günzburg</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
@@ -10505,50 +10931,55 @@
       <c r="AM86" s="2" t="n"/>
       <c r="AN86" s="2" t="n"/>
       <c r="AO86" s="2" t="n"/>
       <c r="AP86" s="2" t="n"/>
       <c r="AR86" s="2" t="n"/>
       <c r="AT86" t="inlineStr">
         <is>
           <t>https://www.ibs-ing.com/index.php?stadtwerke-guenzburg-erweitern-waermeversorgung-mit-abwasserwaermepumpen</t>
         </is>
       </c>
       <c r="AV86" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="AW86" t="inlineStr">
         <is>
           <t>https://stadtwerke-guenzburg.de/abwasser-wird-energielieferant/</t>
         </is>
       </c>
       <c r="AY86" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="BB86" s="3" t="n"/>
       <c r="BD86" t="inlineStr"/>
       <c r="BE86" t="inlineStr">
         <is>
+          <t>stadtwerke-guenzburg-guenzburg</t>
+        </is>
+      </c>
+      <c r="BF86" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="87" ht="40" customHeight="1">
       <c r="A87" s="1" t="n">
         <v>106</v>
       </c>
       <c r="B87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>Stadtwerke Straubing</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Straubing</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
@@ -10609,50 +11040,55 @@
       <c r="AK87" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="AL87" s="2" t="n">
         <v>260</v>
       </c>
       <c r="AM87" s="2" t="n"/>
       <c r="AN87" s="2" t="n"/>
       <c r="AO87" s="2" t="n"/>
       <c r="AP87" s="2" t="n"/>
       <c r="AR87" s="2" t="n"/>
       <c r="AT87" t="inlineStr">
         <is>
           <t>https://www.srm-germany.de/applikationen/</t>
         </is>
       </c>
       <c r="AV87" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY87" s="3" t="n"/>
       <c r="BB87" s="3" t="n"/>
       <c r="BD87" t="inlineStr"/>
       <c r="BE87" t="inlineStr">
+        <is>
+          <t>stadtwerke-straubing-straubing</t>
+        </is>
+      </c>
+      <c r="BF87" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="88" ht="40" customHeight="1">
       <c r="A88" s="1" t="n">
         <v>107</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>R1234ze(E)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Thüringer Wärme Service GmbH</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
@@ -10721,50 +11157,55 @@
       <c r="AJ88" s="2" t="n"/>
       <c r="AK88" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="AL88" s="2" t="n"/>
       <c r="AM88" s="2" t="n"/>
       <c r="AN88" s="2" t="n"/>
       <c r="AO88" s="2" t="n"/>
       <c r="AP88" s="2" t="n"/>
       <c r="AR88" s="2" t="n"/>
       <c r="AT88" t="inlineStr">
         <is>
           <t>http://carrier.com/commercial/de/de/ueber-carrier/referenzen/tws-weida/</t>
         </is>
       </c>
       <c r="AV88" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY88" s="3" t="n"/>
       <c r="BB88" s="3" t="n"/>
       <c r="BD88" t="inlineStr"/>
       <c r="BE88" t="inlineStr">
         <is>
+          <t>thueringer-waerme-service-gmbh-weida</t>
+        </is>
+      </c>
+      <c r="BF88" t="inlineStr">
+        <is>
           <t>26</t>
         </is>
       </c>
     </row>
     <row r="89" ht="40" customHeight="1">
       <c r="A89" s="1" t="n">
         <v>108</v>
       </c>
       <c r="B89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>Stadtwerke Bamberg</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Bamberg</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
@@ -10835,50 +11276,55 @@
         <is>
           <t>Hackschnitzelheizung zur Spitzenlastdeckung</t>
         </is>
       </c>
       <c r="AR89" s="2" t="n"/>
       <c r="AT89" t="inlineStr">
         <is>
           <t>http://energate-messenger.de/news/249250/stadtwerke-bamberg-errichten-flusswärmepumpen</t>
         </is>
       </c>
       <c r="AV89" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW89" t="inlineStr">
         <is>
           <t>https://www.stadt-und-werk.de/k21-meldungen/zwei-flusswaermepumpen-in-planung/</t>
         </is>
       </c>
       <c r="AY89" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB89" s="3" t="n"/>
       <c r="BD89" t="inlineStr"/>
       <c r="BE89" t="inlineStr">
         <is>
+          <t>stadtwerke-bamberg-bamberg</t>
+        </is>
+      </c>
+      <c r="BF89" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="90" ht="40" customHeight="1">
       <c r="A90" s="1" t="n">
         <v>109</v>
       </c>
       <c r="B90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>Stadtwerke Wittenberge</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Wittenberge</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
@@ -10928,50 +11374,55 @@
       <c r="AJ90" s="2" t="n"/>
       <c r="AK90" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL90" s="2" t="n"/>
       <c r="AM90" s="2" t="n"/>
       <c r="AN90" s="2" t="n"/>
       <c r="AO90" s="2" t="n"/>
       <c r="AP90" s="2" t="n"/>
       <c r="AR90" s="2" t="n"/>
       <c r="AT90" t="inlineStr">
         <is>
           <t>https://www.energate-messenger.de/news/248224/innovatives-flusswaermeprojekt-in-wittenberge</t>
         </is>
       </c>
       <c r="AV90" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY90" s="3" t="n"/>
       <c r="BB90" s="3" t="n"/>
       <c r="BD90" t="inlineStr"/>
       <c r="BE90" t="inlineStr">
         <is>
+          <t>stadtwerke-wittenberge-wittenberge</t>
+        </is>
+      </c>
+      <c r="BF90" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="91" ht="40" customHeight="1">
       <c r="A91" s="1" t="n">
         <v>110</v>
       </c>
       <c r="B91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>Stadtwerke Gießen</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Gießen</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
@@ -11038,50 +11489,55 @@
       <c r="AL91" s="2" t="n"/>
       <c r="AM91" s="2" t="n"/>
       <c r="AN91" s="2" t="n"/>
       <c r="AO91" s="2" t="n"/>
       <c r="AP91" s="2" t="n"/>
       <c r="AR91" s="2" t="n"/>
       <c r="AT91" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/energieerzeugung/detail/stadtwerke-giessen-setzen-auf-ikwk-220715</t>
         </is>
       </c>
       <c r="AV91" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW91" t="inlineStr">
         <is>
           <t>https://www.hessenschau.de/wirtschaft/powerlahn-giessen-baut-erste-flusswaermepumpen-an-die-lahn-v1,giessen-flusswaermepumpen-power-lahn-100.html</t>
         </is>
       </c>
       <c r="AY91" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB91" s="3" t="n"/>
       <c r="BD91" t="inlineStr"/>
       <c r="BE91" t="inlineStr">
+        <is>
+          <t>stadtwerke-giessen-giessen</t>
+        </is>
+      </c>
+      <c r="BF91" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="92" ht="40" customHeight="1">
       <c r="A92" s="1" t="n">
         <v>111</v>
       </c>
       <c r="B92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>Stadtwerke Tübingen</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Tübingen</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -11134,50 +11590,55 @@
       </c>
       <c r="AK92" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL92" s="2" t="n"/>
       <c r="AM92" s="2" t="n"/>
       <c r="AN92" s="2" t="n"/>
       <c r="AO92" s="2" t="n"/>
       <c r="AP92" s="2" t="n"/>
       <c r="AR92" s="2" t="n"/>
       <c r="AT92" t="inlineStr">
         <is>
           <t>https://www.swtue.de/energie/fernwaerme/tuebingen-machts-einfach.html#:~:text=So%20wird%20das%20Kl%C3%A4rwerk%20zum,mehr%20als%2011.500%2070m%C2%B2%2DHaushalte!</t>
         </is>
       </c>
       <c r="AV92" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY92" s="3" t="n"/>
       <c r="BB92" s="3" t="n"/>
       <c r="BD92" t="inlineStr"/>
       <c r="BE92" t="inlineStr">
         <is>
+          <t>stadtwerke-tuebingen-tuebingen</t>
+        </is>
+      </c>
+      <c r="BF92" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="93" ht="40" customHeight="1">
       <c r="A93" s="1" t="n">
         <v>112</v>
       </c>
       <c r="B93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>Stadtwerke Nürnberg</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Nürnberg</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
@@ -11227,50 +11688,55 @@
       <c r="AJ93" s="2" t="n"/>
       <c r="AK93" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL93" s="2" t="n"/>
       <c r="AM93" s="2" t="n"/>
       <c r="AN93" s="2" t="n"/>
       <c r="AO93" s="2" t="n"/>
       <c r="AP93" s="2" t="n"/>
       <c r="AR93" s="2" t="n"/>
       <c r="AT93" t="inlineStr">
         <is>
           <t>https://www.stadt-und-werk.de/k21-meldungen/76554/</t>
         </is>
       </c>
       <c r="AV93" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY93" s="3" t="n"/>
       <c r="BB93" s="3" t="n"/>
       <c r="BD93" t="inlineStr"/>
       <c r="BE93" t="inlineStr">
         <is>
+          <t>stadtwerke-nuernberg-nuernberg</t>
+        </is>
+      </c>
+      <c r="BF93" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="94" ht="40" customHeight="1">
       <c r="A94" s="1" t="n">
         <v>113</v>
       </c>
       <c r="B94" t="inlineStr"/>
       <c r="G94" t="inlineStr">
         <is>
           <t>Nürnberg - Gebersdorf</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>BY</t>
         </is>
       </c>
       <c r="K94" s="2" t="n">
@@ -11313,50 +11779,55 @@
       <c r="AJ94" s="2" t="n"/>
       <c r="AK94" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL94" s="2" t="n"/>
       <c r="AM94" s="2" t="n"/>
       <c r="AN94" s="2" t="n"/>
       <c r="AO94" s="2" t="n"/>
       <c r="AP94" s="2" t="n"/>
       <c r="AR94" s="2" t="n"/>
       <c r="AT94" t="inlineStr">
         <is>
           <t>https://www.br.de/nachrichten/bayern/heizen-mit-waerme-aus-dem-fluss-nuernberg-will-rednitz-anzapfen,UIKBrGJ</t>
         </is>
       </c>
       <c r="AV94" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY94" s="3" t="n"/>
       <c r="BB94" s="3" t="n"/>
       <c r="BD94" t="inlineStr"/>
       <c r="BE94" t="inlineStr">
         <is>
+          <t>nuernberg-gebersdorf</t>
+        </is>
+      </c>
+      <c r="BF94" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="95" ht="40" customHeight="1">
       <c r="A95" s="1" t="n">
         <v>114</v>
       </c>
       <c r="B95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>Stadtwerke Lemgo</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Lemgo</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
@@ -11406,50 +11877,55 @@
       <c r="AJ95" s="2" t="n"/>
       <c r="AK95" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL95" s="2" t="n"/>
       <c r="AM95" s="2" t="n"/>
       <c r="AN95" s="2" t="n"/>
       <c r="AO95" s="2" t="n"/>
       <c r="AP95" s="2" t="n"/>
       <c r="AR95" s="2" t="n"/>
       <c r="AT95" t="inlineStr">
         <is>
           <t>https://www.zfk.de/energie/waerme/lemgo-investiert-in-drei-neue-waerme-erzeuger-inklusive-speicher</t>
         </is>
       </c>
       <c r="AV95" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY95" s="3" t="n"/>
       <c r="BB95" s="3" t="n"/>
       <c r="BD95" t="inlineStr"/>
       <c r="BE95" t="inlineStr">
         <is>
+          <t>stadtwerke-lemgo-lemgo-114</t>
+        </is>
+      </c>
+      <c r="BF95" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="96" ht="40" customHeight="1">
       <c r="A96" s="1" t="n">
         <v>115</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Stadtwerke Marburg</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
@@ -11537,50 +12013,55 @@
       <c r="AN96" s="2" t="n">
         <v>1070</v>
       </c>
       <c r="AO96" s="2" t="n">
         <v>1440</v>
       </c>
       <c r="AP96" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AQ96" t="inlineStr">
         <is>
           <t>Gaskessel</t>
         </is>
       </c>
       <c r="AR96" s="2" t="n"/>
       <c r="AV96" s="3" t="n"/>
       <c r="AY96" s="3" t="n"/>
       <c r="BB96" s="3" t="n"/>
       <c r="BD96" t="inlineStr">
         <is>
           <t>E-Mail Korrespondenz zwischen Stadtwerke Marburg an Landesenergieagentur Hessen. 27.01.2025</t>
         </is>
       </c>
       <c r="BE96" t="inlineStr">
         <is>
+          <t>stadtwerke-marburg-marburg</t>
+        </is>
+      </c>
+      <c r="BF96" t="inlineStr">
+        <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="97" ht="40" customHeight="1">
       <c r="A97" s="1" t="n">
         <v>116</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Stadtwerke Marburg</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
@@ -11666,50 +12147,55 @@
       <c r="AL97" s="2" t="n">
         <v>74</v>
       </c>
       <c r="AM97" s="2" t="n">
         <v>3630</v>
       </c>
       <c r="AN97" s="2" t="n">
         <v>1070</v>
       </c>
       <c r="AO97" s="2" t="n">
         <v>1440</v>
       </c>
       <c r="AP97" s="2" t="n">
         <v>1.8</v>
       </c>
       <c r="AR97" s="2" t="n"/>
       <c r="AV97" s="3" t="n"/>
       <c r="AY97" s="3" t="n"/>
       <c r="BB97" s="3" t="n"/>
       <c r="BD97" t="inlineStr">
         <is>
           <t>E-Mail Korrespondenz zwischen Stadtwerke Marburg an Landesenergieagentur Hessen. 27.01.2025</t>
         </is>
       </c>
       <c r="BE97" t="inlineStr">
+        <is>
+          <t>stadtwerke-marburg-marburg-116</t>
+        </is>
+      </c>
+      <c r="BF97" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="98" ht="40" customHeight="1">
       <c r="A98" s="1" t="n">
         <v>117</v>
       </c>
       <c r="B98" t="inlineStr"/>
       <c r="G98" t="inlineStr">
         <is>
           <t>Cottbus</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>BB</t>
         </is>
       </c>
@@ -11764,50 +12250,55 @@
       <c r="AI98" s="2" t="n"/>
       <c r="AJ98" s="2" t="n"/>
       <c r="AK98" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL98" s="2" t="n"/>
       <c r="AM98" s="2" t="n"/>
       <c r="AN98" s="2" t="n"/>
       <c r="AO98" s="2" t="n"/>
       <c r="AP98" s="2" t="n"/>
       <c r="AR98" s="2" t="n"/>
       <c r="AT98" t="inlineStr">
         <is>
           <t>https://cottbuser-ostsee.de/wp-content/uploads/sites/8/2022/06/TOP-5-Seewasserwaermepumpe.pdf</t>
         </is>
       </c>
       <c r="AV98" s="3" t="n">
         <v>45189</v>
       </c>
       <c r="AY98" s="3" t="n"/>
       <c r="BB98" s="3" t="n"/>
       <c r="BD98" t="inlineStr"/>
       <c r="BE98" t="inlineStr">
+        <is>
+          <t>cottbus</t>
+        </is>
+      </c>
+      <c r="BF98" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
     </row>
     <row r="99" ht="40" customHeight="1">
       <c r="A99" s="1" t="n">
         <v>118</v>
       </c>
       <c r="B99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>Stadtwerke Flensburg</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Hochtemperaturwärmepumpe</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Flensburg</t>
         </is>
       </c>
@@ -11861,50 +12352,55 @@
       <c r="AJ99" s="2" t="n"/>
       <c r="AK99" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL99" s="2" t="n"/>
       <c r="AM99" s="2" t="n"/>
       <c r="AN99" s="2" t="n"/>
       <c r="AO99" s="2" t="n"/>
       <c r="AP99" s="2" t="n"/>
       <c r="AR99" s="2" t="n"/>
       <c r="AT99" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-flensburg.de/unternehmen/nachhaltigkeit/transformationsplan/vier-phasen-zur-klimaneutralitaet-2035</t>
         </is>
       </c>
       <c r="AV99" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="AY99" s="3" t="n"/>
       <c r="BB99" s="3" t="n"/>
       <c r="BD99" t="inlineStr"/>
       <c r="BE99" t="inlineStr">
         <is>
+          <t>hochtemperaturwaermepumpe-flensburg</t>
+        </is>
+      </c>
+      <c r="BF99" t="inlineStr">
+        <is>
           <t>38</t>
         </is>
       </c>
     </row>
     <row r="100" ht="40" customHeight="1">
       <c r="A100" s="1" t="n">
         <v>119</v>
       </c>
       <c r="B100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>Stadtwerke Flensburg</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Flensburg</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
@@ -11956,50 +12452,55 @@
       <c r="AJ100" s="2" t="n"/>
       <c r="AK100" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL100" s="2" t="n"/>
       <c r="AM100" s="2" t="n"/>
       <c r="AN100" s="2" t="n"/>
       <c r="AO100" s="2" t="n"/>
       <c r="AP100" s="2" t="n"/>
       <c r="AR100" s="2" t="n"/>
       <c r="AT100" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-flensburg.de/unternehmen/nachhaltigkeit/transformationsplan/vier-phasen-zur-klimaneutralitaet-2035</t>
         </is>
       </c>
       <c r="AV100" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="AY100" s="3" t="n"/>
       <c r="BB100" s="3" t="n"/>
       <c r="BD100" t="inlineStr"/>
       <c r="BE100" t="inlineStr">
         <is>
+          <t>stadtwerke-flensburg-flensburg-119</t>
+        </is>
+      </c>
+      <c r="BF100" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="101" ht="40" customHeight="1">
       <c r="A101" s="1" t="n">
         <v>120</v>
       </c>
       <c r="B101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>Stadtwerke Flensburg</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Hafen Ost</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Flensburg</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
@@ -12074,50 +12575,55 @@
       <c r="AL101" s="2" t="n"/>
       <c r="AM101" s="2" t="n"/>
       <c r="AN101" s="2" t="n"/>
       <c r="AO101" s="2" t="n"/>
       <c r="AP101" s="2" t="n"/>
       <c r="AR101" s="2" t="n"/>
       <c r="AT101" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-flensburg.de/unternehmen/nachhaltigkeit/transformationsplan/vier-phasen-zur-klimaneutralitaet-2036</t>
         </is>
       </c>
       <c r="AV101" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="AW101" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/energieerzeugung/detail/flensburg-setzt-auf-grosswaermepumpen-148019</t>
         </is>
       </c>
       <c r="AY101" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="BB101" s="3" t="n"/>
       <c r="BD101" t="inlineStr"/>
       <c r="BE101" t="inlineStr">
+        <is>
+          <t>hafen-ost-flensburg</t>
+        </is>
+      </c>
+      <c r="BF101" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="102" ht="40" customHeight="1">
       <c r="A102" s="1" t="n">
         <v>121</v>
       </c>
       <c r="B102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>Hamburger Energiewerke GmbH</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Flusswasserwärmepumpe Norderelbe</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Hamburg</t>
         </is>
       </c>
@@ -12171,50 +12677,55 @@
       <c r="AJ102" s="2" t="n"/>
       <c r="AK102" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL102" s="2" t="n"/>
       <c r="AM102" s="2" t="n"/>
       <c r="AN102" s="2" t="n"/>
       <c r="AO102" s="2" t="n"/>
       <c r="AP102" s="2" t="n"/>
       <c r="AR102" s="2" t="n"/>
       <c r="AT102" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=5AMYy5YNeZY</t>
         </is>
       </c>
       <c r="AV102" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY102" s="3" t="n"/>
       <c r="BB102" s="3" t="n"/>
       <c r="BD102" t="inlineStr"/>
       <c r="BE102" t="inlineStr">
         <is>
+          <t>flusswasserwaermepumpe-norderelbe-hamburg</t>
+        </is>
+      </c>
+      <c r="BF102" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="103" ht="40" customHeight="1">
       <c r="A103" s="1" t="n">
         <v>122</v>
       </c>
       <c r="B103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>Deutsche Bahn AG</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>ICE Instandhaltungswerk</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Köln</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
@@ -12290,50 +12801,55 @@
         </is>
       </c>
       <c r="AL103" s="2" t="n"/>
       <c r="AM103" s="2" t="n"/>
       <c r="AN103" s="2" t="n"/>
       <c r="AO103" s="2" t="n"/>
       <c r="AP103" s="2" t="n"/>
       <c r="AR103" s="2" t="n"/>
       <c r="AT103" t="inlineStr">
         <is>
           <t>https://www.waermepumpe.de/fileadmin/user_upload/waermepumpe/07_Publikationen/Publikationen/BWP_Gewerbe-mit-WP_WEB.pdf</t>
         </is>
       </c>
       <c r="AV103" s="3" t="n"/>
       <c r="AW103" t="inlineStr">
         <is>
           <t>https://die-gebaeudetechnik.de/erstes-klimaneutrales-ice-instandhaltungswerk/</t>
         </is>
       </c>
       <c r="AY103" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB103" s="3" t="n"/>
       <c r="BD103" t="inlineStr"/>
       <c r="BE103" t="inlineStr">
+        <is>
+          <t>ice-instandhaltungswerk-koeln</t>
+        </is>
+      </c>
+      <c r="BF103" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="104" ht="40" customHeight="1">
       <c r="A104" s="1" t="n">
         <v>123</v>
       </c>
       <c r="B104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>EnBW AG</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Stuttgart</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -12401,50 +12917,55 @@
       <c r="AI104" s="2" t="n"/>
       <c r="AJ104" s="2" t="n"/>
       <c r="AK104" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL104" s="2" t="n"/>
       <c r="AM104" s="2" t="n"/>
       <c r="AN104" s="2" t="n"/>
       <c r="AO104" s="2" t="n"/>
       <c r="AP104" s="2" t="n"/>
       <c r="AR104" s="2" t="n"/>
       <c r="AT104" t="inlineStr">
         <is>
           <t>https://www.waermepumpe.de/uploads/media/03_EnBW.pdf</t>
         </is>
       </c>
       <c r="AV104" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY104" s="3" t="n"/>
       <c r="BB104" s="3" t="n"/>
       <c r="BD104" t="inlineStr"/>
       <c r="BE104" t="inlineStr">
+        <is>
+          <t>enbw-ag-stuttgart</t>
+        </is>
+      </c>
+      <c r="BF104" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="105" ht="40" customHeight="1">
       <c r="A105" s="1" t="n">
         <v>124</v>
       </c>
       <c r="B105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>BASF</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Ludwigshafen</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -12495,50 +13016,55 @@
       <c r="AJ105" s="2" t="n"/>
       <c r="AK105" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL105" s="2" t="n"/>
       <c r="AM105" s="2" t="n"/>
       <c r="AN105" s="2" t="n"/>
       <c r="AO105" s="2" t="n"/>
       <c r="AP105" s="2" t="n"/>
       <c r="AR105" s="2" t="n"/>
       <c r="AT105" t="inlineStr">
         <is>
           <t>https://www.basf.com/global/de/media/news-releases/2024/11/p-24-324</t>
         </is>
       </c>
       <c r="AV105" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY105" s="3" t="n"/>
       <c r="BB105" s="3" t="n"/>
       <c r="BD105" t="inlineStr"/>
       <c r="BE105" t="inlineStr">
         <is>
+          <t>basf-ludwigshafen</t>
+        </is>
+      </c>
+      <c r="BF105" t="inlineStr">
+        <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="106" ht="40" customHeight="1">
       <c r="A106" s="1" t="n">
         <v>125</v>
       </c>
       <c r="B106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>BASF</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Ludwigshafen</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
@@ -12607,50 +13133,55 @@
           <t>NI</t>
         </is>
       </c>
       <c r="AL106" s="2" t="n"/>
       <c r="AM106" s="2" t="n"/>
       <c r="AN106" s="2" t="n"/>
       <c r="AO106" s="2" t="n"/>
       <c r="AP106" s="2" t="n"/>
       <c r="AR106" s="2" t="n"/>
       <c r="AT106" t="inlineStr">
         <is>
           <t>https://www.basf.com/global/de/media/news-releases/2024/10/p-24-300</t>
         </is>
       </c>
       <c r="AV106" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY106" s="3" t="n"/>
       <c r="BB106" s="3" t="n"/>
       <c r="BD106" t="inlineStr">
         <is>
           <t>Lerch, Tim: Heat Pump Steamcracker 2. Präsentation auf der VDI-Fachtagung „Großwärmepumpen in der Industrie“, 17.09.2025, Berlin.</t>
         </is>
       </c>
       <c r="BE106" t="inlineStr">
+        <is>
+          <t>basf-ludwigshafen-125</t>
+        </is>
+      </c>
+      <c r="BF106" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
     </row>
     <row r="107" ht="40" customHeight="1">
       <c r="A107" s="1" t="n">
         <v>126</v>
       </c>
       <c r="B107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
           <t>Quartier "Franky"</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Frankfurt</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -12718,50 +13249,55 @@
       <c r="AJ107" s="2" t="n"/>
       <c r="AK107" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL107" s="2" t="n"/>
       <c r="AM107" s="2" t="n"/>
       <c r="AN107" s="2" t="n"/>
       <c r="AO107" s="2" t="n"/>
       <c r="AP107" s="2" t="n"/>
       <c r="AR107" s="2" t="n"/>
       <c r="AT107" t="inlineStr">
         <is>
           <t>https://www.mainova.de/de/fuer-unternehmen/loesungen/referenzen/flexible-contracting-pakete/referenz-quartier-westville-waerme-aus-der-nachbarschaft-mainova</t>
         </is>
       </c>
       <c r="AV107" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY107" s="3" t="n"/>
       <c r="BB107" s="3" t="n"/>
       <c r="BD107" t="inlineStr"/>
       <c r="BE107" t="inlineStr">
         <is>
+          <t>quartier-franky-frankfurt</t>
+        </is>
+      </c>
+      <c r="BF107" t="inlineStr">
+        <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="108" ht="40" customHeight="1">
       <c r="A108" s="1" t="n">
         <v>127</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Mainova</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
@@ -12835,50 +13371,55 @@
       <c r="AG108" s="2" t="n"/>
       <c r="AH108" s="1" t="n"/>
       <c r="AI108" s="2" t="n"/>
       <c r="AJ108" s="2" t="n"/>
       <c r="AK108" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="AL108" s="2" t="n"/>
       <c r="AM108" s="2" t="n"/>
       <c r="AN108" s="2" t="n"/>
       <c r="AO108" s="2" t="n"/>
       <c r="AP108" s="2" t="n"/>
       <c r="AR108" s="2" t="n"/>
       <c r="AV108" s="3" t="n"/>
       <c r="AY108" s="3" t="n"/>
       <c r="BB108" s="3" t="n"/>
       <c r="BD108" t="inlineStr">
         <is>
           <t>Carrier (2023). Abwärmenutzung in Rechenzentren. LüKK in Rechenzentren 21.-22. November 2023 in Königstein</t>
         </is>
       </c>
       <c r="BE108" t="inlineStr">
         <is>
+          <t>mainova-frankfurt</t>
+        </is>
+      </c>
+      <c r="BF108" t="inlineStr">
+        <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="109" ht="40" customHeight="1">
       <c r="A109" s="1" t="n">
         <v>128</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>R1234ze(E)</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Technische Universität Darmstadt - Dezernat V - Baumanagement und Technischer Betrieb</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
@@ -12988,50 +13529,55 @@
       <c r="AP109" s="2" t="n">
         <v>2.25</v>
       </c>
       <c r="AQ109" t="inlineStr">
         <is>
           <t>zentrales Heizkraftwerk</t>
         </is>
       </c>
       <c r="AR109" s="2" t="n">
         <v>76</v>
       </c>
       <c r="AS109" t="inlineStr">
         <is>
           <t>Hydraulische Weiche 6 m³</t>
         </is>
       </c>
       <c r="AV109" s="3" t="n"/>
       <c r="AY109" s="3" t="n"/>
       <c r="BB109" s="3" t="n"/>
       <c r="BD109" t="inlineStr">
         <is>
           <t>E-Mail zwischen Fraunhofer IEG und LandesEnergieAgentur Hessen am 22.04.2025</t>
         </is>
       </c>
       <c r="BE109" t="inlineStr">
+        <is>
+          <t>technische-universitaet-darmstadt-dezernat-v-baumanagement-und-technischer-betrieb-darmstadt</t>
+        </is>
+      </c>
+      <c r="BF109" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="110" ht="40" customHeight="1">
       <c r="A110" s="1" t="n">
         <v>129</v>
       </c>
       <c r="B110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>Kraftwerke Mainz-Wiesbaden AG</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Mainz</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -13096,50 +13642,55 @@
       <c r="AL110" s="2" t="n"/>
       <c r="AM110" s="2" t="n"/>
       <c r="AN110" s="2" t="n"/>
       <c r="AO110" s="2" t="n"/>
       <c r="AP110" s="2" t="n"/>
       <c r="AR110" s="2" t="n"/>
       <c r="AT110" t="inlineStr">
         <is>
           <t>https://www.swr.de/swraktuell/rheinland-pfalz/mainz/kmw-baut-in-mainz-grosses-gruenes-rechenzentrum-100.html</t>
         </is>
       </c>
       <c r="AV110" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW110" t="inlineStr">
         <is>
           <t>https://www.energieagentur.rlp.de/info/die-energieagentur-informiert/aktuelle-meldungen/aktuelles-detail/rechenzentrum-hilft-beim-heizen/#:~:text=Zum%20einen%20stellt%20der%20Rhein,von%20etwa%2020.000</t>
         </is>
       </c>
       <c r="AY110" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB110" s="3" t="n"/>
       <c r="BD110" t="inlineStr"/>
       <c r="BE110" t="inlineStr">
+        <is>
+          <t>kraftwerke-mainz-wiesbaden-ag-mainz</t>
+        </is>
+      </c>
+      <c r="BF110" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="111" ht="40" customHeight="1">
       <c r="A111" s="1" t="n">
         <v>130</v>
       </c>
       <c r="B111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>EnBW AG</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Waldbronn</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -13194,50 +13745,55 @@
       <c r="AJ111" s="2" t="n"/>
       <c r="AK111" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL111" s="2" t="n"/>
       <c r="AM111" s="2" t="n"/>
       <c r="AN111" s="2" t="n"/>
       <c r="AO111" s="2" t="n"/>
       <c r="AP111" s="2" t="n"/>
       <c r="AR111" s="2" t="n"/>
       <c r="AT111" t="inlineStr">
         <is>
           <t>https://www.stadt-und-werk.de/k21-meldungen/grosswaermepumpe-nutzt-abwaerme/</t>
         </is>
       </c>
       <c r="AV111" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY111" s="3" t="n"/>
       <c r="BB111" s="3" t="n"/>
       <c r="BD111" t="inlineStr"/>
       <c r="BE111" t="inlineStr">
         <is>
+          <t>enbw-ag-waldbronn</t>
+        </is>
+      </c>
+      <c r="BF111" t="inlineStr">
+        <is>
           <t>39</t>
         </is>
       </c>
     </row>
     <row r="112" ht="40" customHeight="1">
       <c r="A112" s="1" t="n">
         <v>131</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Hochschule Zittau Görlitz; Fraunhofer IEG; ILK Dresden</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>AQVA HEAT</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
@@ -13311,50 +13867,55 @@
           <t>NI</t>
         </is>
       </c>
       <c r="AL112" s="2" t="n"/>
       <c r="AM112" s="2" t="n"/>
       <c r="AN112" s="2" t="n"/>
       <c r="AO112" s="2" t="n"/>
       <c r="AP112" s="2" t="n"/>
       <c r="AR112" s="2" t="n"/>
       <c r="AT112" t="inlineStr">
         <is>
           <t>https://fis.hszg.de/1170.html</t>
         </is>
       </c>
       <c r="AV112" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="AY112" s="3" t="n"/>
       <c r="BB112" s="3" t="n"/>
       <c r="BD112" t="inlineStr">
         <is>
           <t>Fraunhofer IEG</t>
         </is>
       </c>
       <c r="BE112" t="inlineStr">
+        <is>
+          <t>aqva-heat-zittau</t>
+        </is>
+      </c>
+      <c r="BF112" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="113" ht="40" customHeight="1">
       <c r="A113" s="1" t="n">
         <v>132</v>
       </c>
       <c r="B113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>Renergiewerke Rantrum GmbH</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Rantrum</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -13407,50 +13968,55 @@
       <c r="AJ113" s="2" t="n"/>
       <c r="AK113" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL113" s="2" t="n"/>
       <c r="AM113" s="2" t="n"/>
       <c r="AN113" s="2" t="n"/>
       <c r="AO113" s="2" t="n"/>
       <c r="AP113" s="2" t="n"/>
       <c r="AR113" s="2" t="n"/>
       <c r="AT113" t="inlineStr">
         <is>
           <t>https://www.gp-joule.com/de/newsroom/detail/es-geht-los-regenerative-waermeversorgung-fuer-rantrum/</t>
         </is>
       </c>
       <c r="AV113" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="AY113" s="3" t="n"/>
       <c r="BB113" s="3" t="n"/>
       <c r="BD113" t="inlineStr"/>
       <c r="BE113" t="inlineStr">
         <is>
+          <t>renergiewerke-rantrum-gmbh-rantrum</t>
+        </is>
+      </c>
+      <c r="BF113" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="114" ht="40" customHeight="1">
       <c r="A114" s="1" t="n">
         <v>133</v>
       </c>
       <c r="B114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>Renergiewerke Schuby GmbH</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Schuby</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
@@ -13502,50 +14068,55 @@
       <c r="AJ114" s="2" t="n"/>
       <c r="AK114" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL114" s="2" t="n"/>
       <c r="AM114" s="2" t="n"/>
       <c r="AN114" s="2" t="n"/>
       <c r="AO114" s="2" t="n"/>
       <c r="AP114" s="2" t="n"/>
       <c r="AR114" s="2" t="n"/>
       <c r="AT114" t="inlineStr">
         <is>
           <t>https://www.gp-joule.com/de/newsroom/detail/heizen-mit-nachhaltiger-waerme-schuby-startet-in-ein-neues-energiezeitalter/</t>
         </is>
       </c>
       <c r="AV114" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="AY114" s="3" t="n"/>
       <c r="BB114" s="3" t="n"/>
       <c r="BD114" t="inlineStr"/>
       <c r="BE114" t="inlineStr">
         <is>
+          <t>renergiewerke-schuby-gmbh-schuby</t>
+        </is>
+      </c>
+      <c r="BF114" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="115" ht="40" customHeight="1">
       <c r="A115" s="1" t="n">
         <v>134</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>R1234ze(E)</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>InterXion Real Estate XXII B.V.</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
@@ -13646,50 +14217,55 @@
         <v>1079</v>
       </c>
       <c r="AO115" s="2" t="n">
         <v>1968</v>
       </c>
       <c r="AP115" s="2" t="n">
         <v>4147</v>
       </c>
       <c r="AR115" s="2" t="n">
         <v>97.7</v>
       </c>
       <c r="AS115" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="AV115" s="3" t="n"/>
       <c r="AY115" s="3" t="n"/>
       <c r="BB115" s="3" t="n"/>
       <c r="BD115" t="inlineStr">
         <is>
           <t>E-Mail Korrespondenz zwischen LandesEnergieAgentur Hessen GmbH und Fraunhofer IEG am 07.03.2025</t>
         </is>
       </c>
       <c r="BE115" t="inlineStr">
+        <is>
+          <t>pilotprojekt-abwaermenutzung-durch-wasserkreislauf-aus-rechenzentrum-frankfurt</t>
+        </is>
+      </c>
+      <c r="BF115" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="116" ht="40" customHeight="1">
       <c r="A116" s="1" t="n">
         <v>135</v>
       </c>
       <c r="B116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>Projektbeteiligte: Stadtentwässerung und Umweltanalytik Nürnberg, N-ergie</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Nürnberg</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -13755,50 +14331,55 @@
       <c r="AM116" s="2" t="n"/>
       <c r="AN116" s="2" t="n"/>
       <c r="AO116" s="2" t="n"/>
       <c r="AP116" s="2" t="n"/>
       <c r="AR116" s="2" t="n"/>
       <c r="AT116" t="inlineStr">
         <is>
           <t>https://www.t-online.de/region/nuernberg/id_100674730/nuernberg-will-aus-abwasser-waerme-gewinnen-mit-grosswaermepumpe.html</t>
         </is>
       </c>
       <c r="AV116" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="AW116" t="inlineStr">
         <is>
           <t>https://www.sweco-gmbh.de/aktuelles/news/hochtemperatur-waermepumpe/</t>
         </is>
       </c>
       <c r="AY116" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="BB116" s="3" t="n"/>
       <c r="BD116" t="inlineStr"/>
       <c r="BE116" t="inlineStr">
         <is>
+          <t>projektbeteiligte-stadtentwaesserung-und-umweltanalytik-nuernberg-n-ergie-nuernberg</t>
+        </is>
+      </c>
+      <c r="BF116" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="117" ht="40" customHeight="1">
       <c r="A117" s="1" t="n">
         <v>136</v>
       </c>
       <c r="B117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>enercity</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Hannover</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
@@ -13853,50 +14434,55 @@
       <c r="AI117" s="2" t="n"/>
       <c r="AJ117" s="2" t="n"/>
       <c r="AK117" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL117" s="2" t="n"/>
       <c r="AM117" s="2" t="n"/>
       <c r="AN117" s="2" t="n"/>
       <c r="AO117" s="2" t="n"/>
       <c r="AP117" s="2" t="n"/>
       <c r="AR117" s="2" t="n"/>
       <c r="AT117" t="inlineStr">
         <is>
           <t>https://www.enercity-contracting.de/referenzen/grosswaermepumpe-klaerwerk-herrenhausen</t>
         </is>
       </c>
       <c r="AV117" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="AY117" s="3" t="n"/>
       <c r="BB117" s="3" t="n"/>
       <c r="BD117" t="inlineStr"/>
       <c r="BE117" t="inlineStr">
+        <is>
+          <t>enercity-hannover</t>
+        </is>
+      </c>
+      <c r="BF117" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="118" ht="40" customHeight="1">
       <c r="A118" s="1" t="n">
         <v>137</v>
       </c>
       <c r="B118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>Projektbeteiligte: Einkaufszentrum Schenefeld; HanseWerk Natur</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Schenefeld</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -13956,50 +14542,55 @@
       </c>
       <c r="AL118" s="2" t="n"/>
       <c r="AM118" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="AN118" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="AO118" s="2" t="n"/>
       <c r="AP118" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="AR118" s="2" t="n"/>
       <c r="AT118" t="inlineStr">
         <is>
           <t>https://www.mynewsdesk.com/de/hansewerk/pressreleases/groesste-waermepumpe-in-schenefeld-steht-auf-dem-einkaufszentrum-kran-stellt-25-tonnen-anlage-3384431</t>
         </is>
       </c>
       <c r="AV118" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="AY118" s="3" t="n"/>
       <c r="BB118" s="3" t="n"/>
       <c r="BD118" t="inlineStr"/>
       <c r="BE118" t="inlineStr">
+        <is>
+          <t>projektbeteiligte-einkaufszentrum-schenefeld-hansewerk-natur-schenefeld</t>
+        </is>
+      </c>
+      <c r="BF118" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="119" ht="40" customHeight="1">
       <c r="A119" s="1" t="n">
         <v>138</v>
       </c>
       <c r="B119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>MVV AG</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Mannheim</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -14056,50 +14647,55 @@
       <c r="AL119" s="2" t="n"/>
       <c r="AM119" s="2" t="n"/>
       <c r="AN119" s="2" t="n"/>
       <c r="AO119" s="2" t="n"/>
       <c r="AP119" s="2" t="n"/>
       <c r="AR119" s="2" t="n"/>
       <c r="AT119" t="inlineStr">
         <is>
           <t>https://www.iwr.de/news/mvv-baut-neue-rekord-flusswaermepumpe-mit-150-mw-leistung-hoehere-dividende-news39067</t>
         </is>
       </c>
       <c r="AV119" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="AW119" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/suche/detail/mvv-baut-zweite-grosswaermepumpe-256952</t>
         </is>
       </c>
       <c r="AY119" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="BB119" s="3" t="n"/>
       <c r="BD119" t="inlineStr"/>
       <c r="BE119" t="inlineStr">
+        <is>
+          <t>mvv-ag-mannheim-138</t>
+        </is>
+      </c>
+      <c r="BF119" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="120" ht="40" customHeight="1">
       <c r="A120" s="1" t="n">
         <v>139</v>
       </c>
       <c r="B120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>Stadtwerke Jena-Pößneck Energie GmbH</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Jena</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -14162,50 +14758,55 @@
       <c r="AL120" s="2" t="n"/>
       <c r="AM120" s="2" t="n"/>
       <c r="AN120" s="2" t="n"/>
       <c r="AO120" s="2" t="n"/>
       <c r="AP120" s="2" t="n"/>
       <c r="AR120" s="2" t="n"/>
       <c r="AT120" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-jena.de/waermewende/gruene-nahwaerme.html</t>
         </is>
       </c>
       <c r="AV120" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="AW120" t="inlineStr">
         <is>
           <t>https://www.mdr.de/nachrichten/thueringen/ost-thueringen/jena/energie-fernwaerme-kraftwerk-wasser-saale-flussthermie-102.html</t>
         </is>
       </c>
       <c r="AY120" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="BB120" s="3" t="n"/>
       <c r="BD120" t="inlineStr"/>
       <c r="BE120" t="inlineStr">
+        <is>
+          <t>stadtwerke-jena-poessneck-energie-gmbh-jena</t>
+        </is>
+      </c>
+      <c r="BF120" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="121" ht="40" customHeight="1">
       <c r="A121" s="1" t="n">
         <v>140</v>
       </c>
       <c r="B121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>Stadtwerke Düsseldorf</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Düsseldorf</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -14252,50 +14853,55 @@
       <c r="AJ121" s="2" t="n"/>
       <c r="AK121" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL121" s="2" t="n"/>
       <c r="AM121" s="2" t="n"/>
       <c r="AN121" s="2" t="n"/>
       <c r="AO121" s="2" t="n"/>
       <c r="AP121" s="2" t="n"/>
       <c r="AR121" s="2" t="n"/>
       <c r="AT121" t="inlineStr">
         <is>
           <t>https://app.policylead.eu/storage/pmg/1886037255_09-09-24_07-57-3020/article_8/artikel.pdf</t>
         </is>
       </c>
       <c r="AV121" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="AY121" s="3" t="n"/>
       <c r="BB121" s="3" t="n"/>
       <c r="BD121" t="inlineStr"/>
       <c r="BE121" t="inlineStr">
         <is>
+          <t>stadtwerke-duesseldorf-duesseldorf</t>
+        </is>
+      </c>
+      <c r="BF121" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="122" ht="40" customHeight="1">
       <c r="A122" s="1" t="n">
         <v>141</v>
       </c>
       <c r="B122" t="inlineStr"/>
       <c r="G122" t="inlineStr">
         <is>
           <t>Düsseldorf EUREF-Campus</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>NW</t>
         </is>
       </c>
       <c r="K122" s="2" t="n">
@@ -14347,50 +14953,55 @@
       <c r="AI122" s="2" t="n"/>
       <c r="AJ122" s="2" t="n"/>
       <c r="AK122" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL122" s="2" t="n"/>
       <c r="AM122" s="2" t="n"/>
       <c r="AN122" s="2" t="n"/>
       <c r="AO122" s="2" t="n"/>
       <c r="AP122" s="2" t="n"/>
       <c r="AR122" s="2" t="n"/>
       <c r="AT122" t="inlineStr">
         <is>
           <t>https://www.gruene-duesseldorf.de/flusswaerme-als-klimaneutrale-waermequelle/</t>
         </is>
       </c>
       <c r="AV122" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="AY122" s="3" t="n"/>
       <c r="BB122" s="3" t="n"/>
       <c r="BD122" t="inlineStr"/>
       <c r="BE122" t="inlineStr">
+        <is>
+          <t>duesseldorf-euref-campus</t>
+        </is>
+      </c>
+      <c r="BF122" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
     </row>
     <row r="123" ht="40" customHeight="1">
       <c r="A123" s="1" t="n">
         <v>142</v>
       </c>
       <c r="B123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
           <t>Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Stadtwerke Bietingheim-Bissingen</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Bietigheim-Bissingen</t>
         </is>
       </c>
@@ -14484,50 +15095,55 @@
           <t>https://www.bkwk.de/wp-content/uploads/2025/05/BHKW_EM2025_05.pdf</t>
         </is>
       </c>
       <c r="AV123" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="AW123" t="inlineStr">
         <is>
           <t>https://www.bietigheimerzeitung.de/inhalt.bietigheim-bissingen-fernwaerme-aus-innovativen-quellen.0349b211-fc06-4a54-8eaf-7691f36ee14e.html</t>
         </is>
       </c>
       <c r="AY123" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="AZ123" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/energieerzeugung/detail/flexible-waermeerzeugung-im-stadtzentrum-realisiert-255555#:~:text=Das%20iKWK%2DSystem%20in%20Bietigheim,Blockheizkraftwerk%2C</t>
         </is>
       </c>
       <c r="BB123" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="BD123" t="inlineStr"/>
       <c r="BE123" t="inlineStr">
         <is>
+          <t>bietigheim-bissingen-bietigheim-bissingen</t>
+        </is>
+      </c>
+      <c r="BF123" t="inlineStr">
+        <is>
           <t>26</t>
         </is>
       </c>
     </row>
     <row r="124" ht="40" customHeight="1">
       <c r="A124" s="1" t="n">
         <v>143</v>
       </c>
       <c r="B124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>Oilon</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Stadtwerke Norderstedt</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Norderstedt</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
@@ -14599,50 +15215,55 @@
         </is>
       </c>
       <c r="AL124" s="2" t="n"/>
       <c r="AM124" s="2" t="n"/>
       <c r="AN124" s="2" t="n"/>
       <c r="AO124" s="2" t="n"/>
       <c r="AP124" s="2" t="n"/>
       <c r="AQ124" t="inlineStr">
         <is>
           <t>2-MW-BHKW mit MTU-Motoren</t>
         </is>
       </c>
       <c r="AR124" s="2" t="n"/>
       <c r="AT124" t="inlineStr">
         <is>
           <t>https://www.bkwk.de/wp-content/uploads/2025/03/BHKW_EM2025_3_Hoechste-Effizienz-mit-umschaltbarer-Quelle.pdf</t>
         </is>
       </c>
       <c r="AV124" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="AY124" s="3" t="n"/>
       <c r="BB124" s="3" t="n"/>
       <c r="BD124" t="inlineStr"/>
       <c r="BE124" t="inlineStr">
+        <is>
+          <t>stadtwerke-norderstedt-norderstedt</t>
+        </is>
+      </c>
+      <c r="BF124" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
     </row>
     <row r="125" ht="40" customHeight="1">
       <c r="A125" s="1" t="n">
         <v>144</v>
       </c>
       <c r="B125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>Danpower Biomasse GmbH</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Pfaffenhofen</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -14695,50 +15316,55 @@
       <c r="AJ125" s="2" t="n"/>
       <c r="AK125" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL125" s="2" t="n"/>
       <c r="AM125" s="2" t="n"/>
       <c r="AN125" s="2" t="n"/>
       <c r="AO125" s="2" t="n"/>
       <c r="AP125" s="2" t="n"/>
       <c r="AR125" s="2" t="n"/>
       <c r="AT125" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/suche/detail/abwasser-liefert-waerme-fuer-pfaffenhofen-263363</t>
         </is>
       </c>
       <c r="AV125" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="AY125" s="3" t="n"/>
       <c r="BB125" s="3" t="n"/>
       <c r="BD125" t="inlineStr"/>
       <c r="BE125" t="inlineStr">
         <is>
+          <t>danpower-biomasse-gmbh-pfaffenhofen</t>
+        </is>
+      </c>
+      <c r="BF125" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="126" ht="40" customHeight="1">
       <c r="A126" s="1" t="n">
         <v>145</v>
       </c>
       <c r="B126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>Econ AG</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Memmingen</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
@@ -14802,50 +15428,55 @@
       <c r="AP126" s="2" t="n"/>
       <c r="AQ126" t="inlineStr">
         <is>
           <t>Hackschnitzelkessel 5 MW</t>
         </is>
       </c>
       <c r="AR126" s="2" t="n"/>
       <c r="AS126" t="inlineStr">
         <is>
           <t>Heißwasserpufferspeicher mit 240 m³</t>
         </is>
       </c>
       <c r="AT126" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/suche/detail/regeneratives-heizwerk-im-allgaeu-entsteht-246654</t>
         </is>
       </c>
       <c r="AV126" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="AY126" s="3" t="n"/>
       <c r="BB126" s="3" t="n"/>
       <c r="BD126" t="inlineStr"/>
       <c r="BE126" t="inlineStr">
         <is>
+          <t>econ-ag-memmingen</t>
+        </is>
+      </c>
+      <c r="BF126" t="inlineStr">
+        <is>
           <t>34</t>
         </is>
       </c>
     </row>
     <row r="127" ht="40" customHeight="1">
       <c r="A127" s="1" t="n">
         <v>146</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Edelgasge.</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Ecop Technologies GmbH</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>SIZ</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
@@ -14919,50 +15550,55 @@
       <c r="AH127" s="1" t="n"/>
       <c r="AI127" s="2" t="n"/>
       <c r="AJ127" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="AK127" t="inlineStr">
         <is>
           <t>DI</t>
         </is>
       </c>
       <c r="AL127" s="2" t="n"/>
       <c r="AM127" s="2" t="n"/>
       <c r="AN127" s="2" t="n"/>
       <c r="AO127" s="2" t="n"/>
       <c r="AP127" s="2" t="n"/>
       <c r="AR127" s="2" t="n"/>
       <c r="AV127" s="3" t="n"/>
       <c r="AY127" s="3" t="n"/>
       <c r="BB127" s="3" t="n"/>
       <c r="BD127" t="inlineStr">
         <is>
           <t>E-Mail Kontakt zwischen Ecop technologies GmbH und Fraunhofer IEG am 05.06.2025.</t>
         </is>
       </c>
       <c r="BE127" t="inlineStr">
+        <is>
+          <t>siz-meldorf</t>
+        </is>
+      </c>
+      <c r="BF127" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
     </row>
     <row r="128" ht="40" customHeight="1">
       <c r="A128" s="1" t="n">
         <v>147</v>
       </c>
       <c r="B128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>STADT.ENERGIE.SPEICHER GmbH</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Bremen</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -15035,50 +15671,55 @@
       <c r="AR128" s="2" t="n"/>
       <c r="AS128" t="inlineStr">
         <is>
           <t>3 Großwärmespeicher</t>
         </is>
       </c>
       <c r="AT128" t="inlineStr">
         <is>
           <t>https://www.sat1regional.de/bremen-deutschlands-modernste-waermepumpe-nutzt-weser-als-energiequelle/</t>
         </is>
       </c>
       <c r="AV128" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="AW128" t="inlineStr">
         <is>
           <t>https://www.erneuerbareenergien.de/energieversorger/kommunen/wpd-gruender-stellt-futuristische-heiz-und-kuehlenergie-anlage-fuer-600-wohnungen-vor</t>
         </is>
       </c>
       <c r="AY128" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="BB128" s="3" t="n"/>
       <c r="BD128" t="inlineStr"/>
       <c r="BE128" t="inlineStr">
+        <is>
+          <t>stadtenergiespeicher-gmbh-bremen</t>
+        </is>
+      </c>
+      <c r="BF128" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="129" ht="40" customHeight="1">
       <c r="A129" s="1" t="n">
         <v>148</v>
       </c>
       <c r="B129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>Stadtwerke Ulm / Neu-Ulm</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Standort Edwin-Scharff-Haus</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Neu-Ulm</t>
         </is>
       </c>
@@ -15132,50 +15773,55 @@
       <c r="AJ129" s="2" t="n"/>
       <c r="AK129" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL129" s="2" t="n"/>
       <c r="AM129" s="2" t="n"/>
       <c r="AN129" s="2" t="n"/>
       <c r="AO129" s="2" t="n"/>
       <c r="AP129" s="2" t="n"/>
       <c r="AR129" s="2" t="n"/>
       <c r="AT129" t="inlineStr">
         <is>
           <t>https://www.swu.de/privatkunden/produkte-leistungen/waerme/flusswaermepumpe/faq-flusswaermepumpe?category=Allgemeine+Fragen&amp;subcategory=Jahreskarte&amp;cHash=dd7c41120c6f6b3dfbbc2a56e70f9918</t>
         </is>
       </c>
       <c r="AV129" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="AY129" s="3" t="n"/>
       <c r="BB129" s="3" t="n"/>
       <c r="BD129" t="inlineStr"/>
       <c r="BE129" t="inlineStr">
         <is>
+          <t>standort-edwin-scharff-haus-neu-ulm</t>
+        </is>
+      </c>
+      <c r="BF129" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="130" ht="40" customHeight="1">
       <c r="A130" s="1" t="n">
         <v>149</v>
       </c>
       <c r="B130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>Stadtwerke Ulm / Neu-Ulm</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Standort Hallenbad Neu-Ulm</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Neu-Ulm</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
@@ -15224,50 +15870,55 @@
       <c r="AH130" s="1" t="n"/>
       <c r="AI130" s="2" t="n"/>
       <c r="AJ130" s="2" t="n"/>
       <c r="AK130" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL130" s="2" t="n"/>
       <c r="AM130" s="2" t="n"/>
       <c r="AN130" s="2" t="n"/>
       <c r="AO130" s="2" t="n"/>
       <c r="AP130" s="2" t="n"/>
       <c r="AR130" s="2" t="n"/>
       <c r="AT130" t="inlineStr">
         <is>
           <t>https://www.swu.de/privatkunden/produkte-leistungen/waerme/flusswaermepumpe/faq-flusswaermepumpe?category=Allgemeine+Fragen&amp;subcategory=Jahreskarte&amp;cHash=dd7c41120c6f6b3dfbbc2a56e70f9918</t>
         </is>
       </c>
       <c r="AV130" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="AY130" s="3" t="n"/>
       <c r="BB130" s="3" t="n"/>
       <c r="BD130" t="inlineStr"/>
+      <c r="BE130" t="inlineStr">
+        <is>
+          <t>standort-hallenbad-neu-ulm-neu-ulm</t>
+        </is>
+      </c>
     </row>
     <row r="131" ht="40" customHeight="1">
       <c r="A131" s="1" t="n">
         <v>150</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>DAIKIN Airconditioning Germany GmbH</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>SWB Services GmbH</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>SPURWERK Bremen</t>
         </is>
       </c>
@@ -15359,50 +16010,55 @@
       <c r="AR131" s="2" t="n"/>
       <c r="AT131" t="inlineStr">
         <is>
           <t>https://www.linkedin.com/posts/swb-ag_energiewende-innovation-klimaschutz-activity-7376259525974138880-nqyk?utm_source=share&amp;utm_medium=member_desktop&amp;rcm=ACoAABQFqyoBSYim9SMbApY9WDeVNwE1kw5JKuM</t>
         </is>
       </c>
       <c r="AV131" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="AW131" t="inlineStr">
         <is>
           <t>https://www.linkedin.com/posts/swb-ag_waeurmepumpen-energieversorgung-spurwerk-activity-7238817982364233728-y0lY?utm_source=social_share_send&amp;utm_medium=member_desktop_web&amp;rcm=ACoAABQFqyoBSYim9SMbApY9</t>
         </is>
       </c>
       <c r="AY131" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="BB131" s="3" t="n"/>
       <c r="BD131" t="inlineStr">
         <is>
           <t>E-Mail Kontakt zwischen LEA Hessen und Fraunhofer IEG am 11.07.2025.</t>
         </is>
       </c>
       <c r="BE131" t="inlineStr">
         <is>
+          <t>spurwerk-bremen-bremen</t>
+        </is>
+      </c>
+      <c r="BF131" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="132" ht="40" customHeight="1">
       <c r="A132" s="1" t="n">
         <v>151</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>SWB Services GmbH</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
@@ -15496,50 +16152,55 @@
           <t>Spitzenlastkessel, BHKW</t>
         </is>
       </c>
       <c r="AR132" s="2" t="n"/>
       <c r="AS132" t="inlineStr">
         <is>
           <t>Wärme und Kältespeicher</t>
         </is>
       </c>
       <c r="AT132" t="inlineStr">
         <is>
           <t>https://tabakquartier.com/neue-energiezentrale-im-tabakquartier-waerme-aus-abwasser-fuer-bremen/</t>
         </is>
       </c>
       <c r="AV132" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="AY132" s="3" t="n"/>
       <c r="BB132" s="3" t="n"/>
       <c r="BD132" t="inlineStr">
         <is>
           <t>E-Mail Kontakt zwischen LEA Hessen und Fraunhofer IEG am 15.07.2025</t>
         </is>
       </c>
       <c r="BE132" t="inlineStr">
+        <is>
+          <t>tabakquartier-bremen</t>
+        </is>
+      </c>
+      <c r="BF132" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="133" ht="40" customHeight="1">
       <c r="A133" s="1" t="n">
         <v>152</v>
       </c>
       <c r="B133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>Stadtwerke Jena-Pößneck Energie GmbH</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>ANIKA</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Jena</t>
         </is>
       </c>
@@ -15600,50 +16261,55 @@
       </c>
       <c r="AL133" s="2" t="n"/>
       <c r="AM133" s="2" t="n"/>
       <c r="AN133" s="2" t="n"/>
       <c r="AO133" s="2" t="n"/>
       <c r="AP133" s="2" t="n"/>
       <c r="AQ133" t="inlineStr">
         <is>
           <t>Power-to-Heat Anlage mit 4 MW</t>
         </is>
       </c>
       <c r="AR133" s="2" t="n"/>
       <c r="AT133" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-jena.de/waermewende/anika.html</t>
         </is>
       </c>
       <c r="AV133" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="AY133" s="3" t="n"/>
       <c r="BB133" s="3" t="n"/>
       <c r="BD133" t="inlineStr"/>
       <c r="BE133" t="inlineStr">
         <is>
+          <t>anika-jena</t>
+        </is>
+      </c>
+      <c r="BF133" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="134" ht="40" customHeight="1">
       <c r="A134" s="1" t="n">
         <v>153</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>R1224yd(Z), R515B (R1234ze(E)/ 227ea)</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>SPH Sustainable Process Heat GmbH</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>SLYRS Destillerie GmbH &amp; Co. KG</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
@@ -15714,50 +16380,55 @@
         <v>290</v>
       </c>
       <c r="AH134" s="1" t="n"/>
       <c r="AI134" s="2" t="n"/>
       <c r="AJ134" s="2" t="n"/>
       <c r="AK134" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL134" s="2" t="n"/>
       <c r="AM134" s="2" t="n"/>
       <c r="AN134" s="2" t="n"/>
       <c r="AO134" s="2" t="n"/>
       <c r="AP134" s="2" t="n"/>
       <c r="AR134" s="2" t="n"/>
       <c r="AV134" s="3" t="n"/>
       <c r="AY134" s="3" t="n"/>
       <c r="BB134" s="3" t="n"/>
       <c r="BD134" t="inlineStr">
         <is>
           <t>E-Mail Kontakt zwischen SPH Sustainable Process Heat GmbH und Fraunhofer IEG am 28.07.2025</t>
         </is>
       </c>
       <c r="BE134" t="inlineStr">
+        <is>
+          <t>slyrs-destillerie-gmbh-co-kg-schliersee</t>
+        </is>
+      </c>
+      <c r="BF134" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
     </row>
     <row r="135" ht="40" customHeight="1">
       <c r="A135" s="1" t="n">
         <v>154</v>
       </c>
       <c r="B135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>BEW Berliner Energie und Wärme</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Großwärmepumpe Klingenberg</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Berlin</t>
         </is>
       </c>
@@ -15806,50 +16477,55 @@
       <c r="AD135" s="2" t="n"/>
       <c r="AF135" s="2" t="n"/>
       <c r="AG135" s="2" t="n"/>
       <c r="AH135" s="1" t="n"/>
       <c r="AI135" s="2" t="n"/>
       <c r="AJ135" s="2" t="n"/>
       <c r="AK135" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL135" s="2" t="n"/>
       <c r="AM135" s="2" t="n"/>
       <c r="AN135" s="2" t="n"/>
       <c r="AO135" s="2" t="n"/>
       <c r="AP135" s="2" t="n"/>
       <c r="AR135" s="2" t="n"/>
       <c r="AV135" s="3" t="n"/>
       <c r="AY135" s="3" t="n"/>
       <c r="BB135" s="3" t="n"/>
       <c r="BD135" t="inlineStr">
         <is>
           <t>Christian Feuerherd: Die Rolle von Großwärmepumpen für Berlins Fernwärmesystem. VDI-Kongress am 16. September 2025, Berlin.</t>
         </is>
       </c>
+      <c r="BE135" t="inlineStr">
+        <is>
+          <t>grosswaermepumpe-klingenberg-berlin</t>
+        </is>
+      </c>
     </row>
     <row r="136" ht="40" customHeight="1">
       <c r="A136" s="1" t="n">
         <v>155</v>
       </c>
       <c r="B136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>BEW Berliner Energie und Wärme</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Großwärmepumpe Rechenzentrum Marzahn</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Berlin</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
@@ -15896,50 +16572,55 @@
       <c r="AG136" s="2" t="n"/>
       <c r="AH136" s="1" t="n"/>
       <c r="AI136" s="2" t="n"/>
       <c r="AJ136" s="2" t="n"/>
       <c r="AK136" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL136" s="2" t="n"/>
       <c r="AM136" s="2" t="n"/>
       <c r="AN136" s="2" t="n"/>
       <c r="AO136" s="2" t="n"/>
       <c r="AP136" s="2" t="n"/>
       <c r="AR136" s="2" t="n"/>
       <c r="AV136" s="3" t="n"/>
       <c r="AY136" s="3" t="n"/>
       <c r="BB136" s="3" t="n"/>
       <c r="BD136" t="inlineStr">
         <is>
           <t>Christian Feuerherd: Die Rolle von Großwärmepumpen für Berlins Fernwärmesystem. VDI-Kongress am 16. September 2025, Berlin.</t>
         </is>
       </c>
       <c r="BE136" t="inlineStr">
         <is>
+          <t>grosswaermepumpe-rechenzentrum-marzahn-berlin</t>
+        </is>
+      </c>
+      <c r="BF136" t="inlineStr">
+        <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="137" ht="40" customHeight="1">
       <c r="A137" s="1" t="n">
         <v>156</v>
       </c>
       <c r="B137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>BEW Berliner Energie und Wärme</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Abwassergroßwärmepumpe Prenzlauer Promenade</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Berlin</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
@@ -15989,50 +16670,55 @@
       <c r="AG137" s="2" t="n"/>
       <c r="AH137" s="1" t="n"/>
       <c r="AI137" s="2" t="n"/>
       <c r="AJ137" s="2" t="n"/>
       <c r="AK137" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL137" s="2" t="n"/>
       <c r="AM137" s="2" t="n"/>
       <c r="AN137" s="2" t="n"/>
       <c r="AO137" s="2" t="n"/>
       <c r="AP137" s="2" t="n"/>
       <c r="AR137" s="2" t="n"/>
       <c r="AV137" s="3" t="n"/>
       <c r="AY137" s="3" t="n"/>
       <c r="BB137" s="3" t="n"/>
       <c r="BD137" t="inlineStr">
         <is>
           <t>Christian Feuerherd: Die Rolle von Großwärmepumpen für Berlins Fernwärmesystem. VDI-Kongress am 16. September 2025, Berlin.</t>
         </is>
       </c>
       <c r="BE137" t="inlineStr">
         <is>
+          <t>abwassergrosswaermepumpe-prenzlauer-promenade-berlin</t>
+        </is>
+      </c>
+      <c r="BF137" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="138" ht="40" customHeight="1">
       <c r="A138" s="1" t="n">
         <v>157</v>
       </c>
       <c r="B138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>BEW Berliner Energie und Wärme</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Großwärmepumpe Rechenzentrum Klingenberg</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Berlin</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
@@ -16080,50 +16766,55 @@
       <c r="AD138" s="2" t="n"/>
       <c r="AF138" s="2" t="n"/>
       <c r="AG138" s="2" t="n"/>
       <c r="AH138" s="1" t="n"/>
       <c r="AI138" s="2" t="n"/>
       <c r="AJ138" s="2" t="n"/>
       <c r="AK138" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL138" s="2" t="n"/>
       <c r="AM138" s="2" t="n"/>
       <c r="AN138" s="2" t="n"/>
       <c r="AO138" s="2" t="n"/>
       <c r="AP138" s="2" t="n"/>
       <c r="AR138" s="2" t="n"/>
       <c r="AV138" s="3" t="n"/>
       <c r="AY138" s="3" t="n"/>
       <c r="BB138" s="3" t="n"/>
       <c r="BD138" t="inlineStr">
         <is>
           <t>Christian Feuerherd: Die Rolle von Großwärmepumpen für Berlins Fernwärmesystem. VDI-Kongress am 16. September 2025, Berlin.</t>
         </is>
       </c>
+      <c r="BE138" t="inlineStr">
+        <is>
+          <t>grosswaermepumpe-rechenzentrum-klingenberg-berlin</t>
+        </is>
+      </c>
     </row>
     <row r="139" ht="40" customHeight="1">
       <c r="A139" s="1" t="n">
         <v>158</v>
       </c>
       <c r="B139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>BEW Berliner Energie und Wärme</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Großwärmepumpe Mitte</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Berlin</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
@@ -16168,50 +16859,55 @@
       <c r="AD139" s="2" t="n"/>
       <c r="AF139" s="2" t="n"/>
       <c r="AG139" s="2" t="n"/>
       <c r="AH139" s="1" t="n"/>
       <c r="AI139" s="2" t="n"/>
       <c r="AJ139" s="2" t="n"/>
       <c r="AK139" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL139" s="2" t="n"/>
       <c r="AM139" s="2" t="n"/>
       <c r="AN139" s="2" t="n"/>
       <c r="AO139" s="2" t="n"/>
       <c r="AP139" s="2" t="n"/>
       <c r="AR139" s="2" t="n"/>
       <c r="AV139" s="3" t="n"/>
       <c r="AY139" s="3" t="n"/>
       <c r="BB139" s="3" t="n"/>
       <c r="BD139" t="inlineStr">
         <is>
           <t>Christian Feuerherd: Die Rolle von Großwärmepumpen für Berlins Fernwärmesystem. VDI-Kongress am 16. September 2025, Berlin.</t>
         </is>
       </c>
+      <c r="BE139" t="inlineStr">
+        <is>
+          <t>grosswaermepumpe-mitte-berlin</t>
+        </is>
+      </c>
     </row>
     <row r="140" ht="40" customHeight="1">
       <c r="A140" s="1" t="n">
         <v>159</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>R1234ze(E)</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Trane Deutschland GmbH</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>KfW</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Bonn</t>
         </is>
       </c>
@@ -16282,50 +16978,55 @@
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="AL140" s="2" t="n"/>
       <c r="AM140" s="2" t="n"/>
       <c r="AN140" s="2" t="n"/>
       <c r="AO140" s="2" t="n"/>
       <c r="AP140" s="2" t="n"/>
       <c r="AQ140" t="inlineStr">
         <is>
           <t>Power to heat</t>
         </is>
       </c>
       <c r="AR140" s="2" t="n"/>
       <c r="AV140" s="3" t="n"/>
       <c r="AY140" s="3" t="n"/>
       <c r="BB140" s="3" t="n"/>
       <c r="BD140" t="inlineStr">
         <is>
           <t>E-Mail Korrespondenz zwischen Fraunhofer IEG und Trane am 25.11.2025.</t>
         </is>
       </c>
       <c r="BE140" t="inlineStr">
         <is>
+          <t>kfw-bonn</t>
+        </is>
+      </c>
+      <c r="BF140" t="inlineStr">
+        <is>
           <t>30</t>
         </is>
       </c>
     </row>
     <row r="141" ht="40" customHeight="1">
       <c r="A141" s="1" t="n">
         <v>160</v>
       </c>
       <c r="B141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>Stadtwerke München</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>München</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
@@ -16370,50 +17071,55 @@
       <c r="AG141" s="2" t="n"/>
       <c r="AH141" s="1" t="n"/>
       <c r="AI141" s="2" t="n"/>
       <c r="AJ141" s="2" t="n"/>
       <c r="AK141" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL141" s="2" t="n"/>
       <c r="AM141" s="2" t="n"/>
       <c r="AN141" s="2" t="n"/>
       <c r="AO141" s="2" t="n"/>
       <c r="AP141" s="2" t="n"/>
       <c r="AR141" s="2" t="n"/>
       <c r="AV141" s="3" t="n"/>
       <c r="AY141" s="3" t="n"/>
       <c r="BB141" s="3" t="n"/>
       <c r="BD141" t="inlineStr">
         <is>
           <t>Loistel, F. (2025) Großwärmepumpen in der Tiefengeothermie - Funktionsweise und konzeptionelle Ansätze. 2. VDI Fachkonferenz, Einsatz von Großwärmepumpen in der Industrie. 17.09.2025 Berlin</t>
         </is>
       </c>
       <c r="BE141" t="inlineStr">
         <is>
+          <t>stadtwerke-muenchen-muenchen</t>
+        </is>
+      </c>
+      <c r="BF141" t="inlineStr">
+        <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="142" ht="40" customHeight="1">
       <c r="A142" s="1" t="n">
         <v>161</v>
       </c>
       <c r="B142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>Stadtwerke München</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>München</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
@@ -16458,50 +17164,55 @@
       <c r="AG142" s="2" t="n"/>
       <c r="AH142" s="1" t="n"/>
       <c r="AI142" s="2" t="n"/>
       <c r="AJ142" s="2" t="n"/>
       <c r="AK142" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL142" s="2" t="n"/>
       <c r="AM142" s="2" t="n"/>
       <c r="AN142" s="2" t="n"/>
       <c r="AO142" s="2" t="n"/>
       <c r="AP142" s="2" t="n"/>
       <c r="AR142" s="2" t="n"/>
       <c r="AV142" s="3" t="n"/>
       <c r="AY142" s="3" t="n"/>
       <c r="BB142" s="3" t="n"/>
       <c r="BD142" t="inlineStr">
         <is>
           <t>Loistel, F. (2025) Großwärmepumpen in der Tiefengeothermie - Funktionsweise und konzeptionelle Ansätze. 2. VDI Fachkonferenz, Einsatz von Großwärmepumpen in der Industrie. 17.09.2025 Berlin</t>
         </is>
       </c>
       <c r="BE142" t="inlineStr">
         <is>
+          <t>stadtwerke-muenchen-muenchen-161</t>
+        </is>
+      </c>
+      <c r="BF142" t="inlineStr">
+        <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="143" ht="40" customHeight="1">
       <c r="A143" s="1" t="n">
         <v>162</v>
       </c>
       <c r="B143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>Stadtwerke Stuttgart</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Stuttgart</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
@@ -16552,50 +17263,55 @@
       <c r="AG143" s="2" t="n"/>
       <c r="AH143" s="1" t="n"/>
       <c r="AI143" s="2" t="n"/>
       <c r="AJ143" s="2" t="n"/>
       <c r="AK143" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL143" s="2" t="n"/>
       <c r="AM143" s="2" t="n"/>
       <c r="AN143" s="2" t="n"/>
       <c r="AO143" s="2" t="n"/>
       <c r="AP143" s="2" t="n"/>
       <c r="AR143" s="2" t="n"/>
       <c r="AV143" s="3" t="n"/>
       <c r="AY143" s="3" t="n"/>
       <c r="BB143" s="3" t="n"/>
       <c r="BD143" t="inlineStr">
         <is>
           <t>Buch, C. (2025) Wärmeversorgung Stuttgart Rosenstein, Chance Neubau Kanal Cannstatter Straße. AbwasserwärmeTag am 05.11.2025, Essen</t>
         </is>
       </c>
       <c r="BE143" t="inlineStr">
         <is>
+          <t>stadtwerke-stuttgart-stuttgart-162</t>
+        </is>
+      </c>
+      <c r="BF143" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="144" ht="40" customHeight="1">
       <c r="A144" s="1" t="n">
         <v>163</v>
       </c>
       <c r="B144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>Stadtwerke Münster</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Münster</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
@@ -16648,50 +17364,55 @@
       <c r="AF144" s="2" t="n"/>
       <c r="AG144" s="2" t="n"/>
       <c r="AH144" s="1" t="n"/>
       <c r="AI144" s="2" t="n"/>
       <c r="AJ144" s="2" t="n"/>
       <c r="AK144" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL144" s="2" t="n"/>
       <c r="AM144" s="2" t="n"/>
       <c r="AN144" s="2" t="n"/>
       <c r="AO144" s="2" t="n"/>
       <c r="AP144" s="2" t="n"/>
       <c r="AR144" s="2" t="n"/>
       <c r="AV144" s="3" t="n"/>
       <c r="AY144" s="3" t="n"/>
       <c r="BB144" s="3" t="n"/>
       <c r="BD144" t="inlineStr">
         <is>
           <t>Schülting, O. (2025) Abwasserwärmenutzung - Sicht eines Fernwärmeversorgers. AbwasserwärmeTag am 05.12.2025, Essen</t>
         </is>
       </c>
       <c r="BE144" t="inlineStr">
+        <is>
+          <t>stadtwerke-muenster-muenster-163</t>
+        </is>
+      </c>
+      <c r="BF144" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="145" ht="40" customHeight="1">
       <c r="A145" s="1" t="n">
         <v>164</v>
       </c>
       <c r="B145" t="inlineStr"/>
       <c r="G145" t="inlineStr">
         <is>
           <t>Leverkusen</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>NW</t>
         </is>
       </c>
@@ -16736,50 +17457,55 @@
       <c r="AG145" s="2" t="n"/>
       <c r="AH145" s="1" t="n"/>
       <c r="AI145" s="2" t="n"/>
       <c r="AJ145" s="2" t="n"/>
       <c r="AK145" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL145" s="2" t="n"/>
       <c r="AM145" s="2" t="n"/>
       <c r="AN145" s="2" t="n"/>
       <c r="AO145" s="2" t="n"/>
       <c r="AP145" s="2" t="n"/>
       <c r="AR145" s="2" t="n"/>
       <c r="AV145" s="3" t="n"/>
       <c r="AY145" s="3" t="n"/>
       <c r="BB145" s="3" t="n"/>
       <c r="BD145" t="inlineStr">
         <is>
           <t>Gengnagel, D. (2025) Neubau einer Kläranlage am Standort Leverkusen (340.000 EW) mit Abwasserwärmenutzung im Kläranlagenablauf. AbwasserwärmeTag am 05.12.2025, Essen</t>
         </is>
       </c>
       <c r="BE145" t="inlineStr">
         <is>
+          <t>leverkusen</t>
+        </is>
+      </c>
+      <c r="BF145" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="146" ht="40" customHeight="1">
       <c r="A146" s="1" t="n">
         <v>165</v>
       </c>
       <c r="B146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>SMS Group</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Hilchenbach</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
@@ -16839,50 +17565,55 @@
         </is>
       </c>
       <c r="AL146" s="2" t="n"/>
       <c r="AM146" s="2" t="n"/>
       <c r="AN146" s="2" t="n"/>
       <c r="AO146" s="2" t="n"/>
       <c r="AP146" s="2" t="n"/>
       <c r="AR146" s="2" t="n"/>
       <c r="AS146" t="inlineStr">
         <is>
           <t>2.000 m³ Pufferspeicher</t>
         </is>
       </c>
       <c r="AT146" t="inlineStr">
         <is>
           <t>https://www.basicthinking.de/blog/2025/12/03/luft-wasser-waermepumpe-co2/</t>
         </is>
       </c>
       <c r="AV146" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="AY146" s="3" t="n"/>
       <c r="BB146" s="3" t="n"/>
       <c r="BD146" t="inlineStr"/>
       <c r="BE146" t="inlineStr">
+        <is>
+          <t>sms-group-hilchenbach</t>
+        </is>
+      </c>
+      <c r="BF146" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="147" ht="40" customHeight="1">
       <c r="A147" s="1" t="n">
         <v>166</v>
       </c>
       <c r="B147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>Projektbeteiligter: JP Joule</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Zöschingen</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -16937,50 +17668,55 @@
       <c r="AJ147" s="2" t="n"/>
       <c r="AK147" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL147" s="2" t="n"/>
       <c r="AM147" s="2" t="n"/>
       <c r="AN147" s="2" t="n"/>
       <c r="AO147" s="2" t="n"/>
       <c r="AP147" s="2" t="n"/>
       <c r="AR147" s="2" t="n"/>
       <c r="AT147" t="inlineStr">
         <is>
           <t>https://www.solarbranche.de/news/ticker/nachhaltige-waerme-fuer-zoeschingen-heizzentrale-mit-grosswaermepumpe-in-betrieb-genommen-artikel7696</t>
         </is>
       </c>
       <c r="AV147" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="AY147" s="3" t="n"/>
       <c r="BB147" s="3" t="n"/>
       <c r="BD147" t="inlineStr"/>
       <c r="BE147" t="inlineStr">
         <is>
+          <t>projektbeteiligter-jp-joule-zoeschingen</t>
+        </is>
+      </c>
+      <c r="BF147" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="148" ht="40" customHeight="1">
       <c r="A148" s="1" t="n">
         <v>167</v>
       </c>
       <c r="B148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>Reenergiewerke Haselund, Projektbeteiligter: JP Joule</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Haselund</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
@@ -17030,50 +17766,55 @@
       <c r="AH148" s="1" t="n"/>
       <c r="AI148" s="2" t="n"/>
       <c r="AJ148" s="2" t="n"/>
       <c r="AK148" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL148" s="2" t="n"/>
       <c r="AM148" s="2" t="n"/>
       <c r="AN148" s="2" t="n"/>
       <c r="AO148" s="2" t="n"/>
       <c r="AP148" s="2" t="n"/>
       <c r="AR148" s="2" t="n"/>
       <c r="AT148" t="inlineStr">
         <is>
           <t>https://www.presseportal.de/pm/100699/6170409</t>
         </is>
       </c>
       <c r="AV148" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="AY148" s="3" t="n"/>
       <c r="BB148" s="3" t="n"/>
       <c r="BD148" t="inlineStr"/>
+      <c r="BE148" t="inlineStr">
+        <is>
+          <t>reenergiewerke-haselund-projektbeteiligter-jp-joule-haselund</t>
+        </is>
+      </c>
     </row>
     <row r="149" ht="40" customHeight="1">
       <c r="A149" s="1" t="n">
         <v>168</v>
       </c>
       <c r="B149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>Stadtwerke Lübeck</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Lübeck</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>SH</t>
         </is>
@@ -17116,50 +17857,55 @@
       <c r="AJ149" s="2" t="n"/>
       <c r="AK149" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL149" s="2" t="n"/>
       <c r="AM149" s="2" t="n"/>
       <c r="AN149" s="2" t="n"/>
       <c r="AO149" s="2" t="n"/>
       <c r="AP149" s="2" t="n"/>
       <c r="AR149" s="2" t="n"/>
       <c r="AT149" t="inlineStr">
         <is>
           <t>https://www.ln-online.de/lokales/luebeck/luebeck-am-zentralklaerwerk-wollen-stadtwerke-eine-grosswaermepumpe-bauen-XM76ZVFMYNGHRCBHONE5YKRANM.html</t>
         </is>
       </c>
       <c r="AV149" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="AY149" s="3" t="n"/>
       <c r="BB149" s="3" t="n"/>
       <c r="BD149" t="inlineStr"/>
       <c r="BE149" t="inlineStr">
         <is>
+          <t>stadtwerke-luebeck-luebeck</t>
+        </is>
+      </c>
+      <c r="BF149" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="150" ht="40" customHeight="1">
       <c r="A150" s="1" t="n">
         <v>169</v>
       </c>
       <c r="B150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>Hamburger Energiewerke</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Luft-Wärmepumpe am Heizwerk Bergedorf-West</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Hamburg</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
@@ -17214,50 +17960,55 @@
       <c r="AJ150" s="2" t="n"/>
       <c r="AK150" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL150" s="2" t="n"/>
       <c r="AM150" s="2" t="n"/>
       <c r="AN150" s="2" t="n"/>
       <c r="AO150" s="2" t="n"/>
       <c r="AP150" s="2" t="n"/>
       <c r="AR150" s="2" t="n"/>
       <c r="AT150" t="inlineStr">
         <is>
           <t>https://www.energate-messenger.de/news/254460/hamburger-quartier-bekommt-luft-waermepumpe</t>
         </is>
       </c>
       <c r="AV150" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="AY150" s="3" t="n"/>
       <c r="BB150" s="3" t="n"/>
       <c r="BD150" t="inlineStr"/>
       <c r="BE150" t="inlineStr">
         <is>
+          <t>luft-waermepumpe-am-heizwerk-bergedorf-west-hamburg</t>
+        </is>
+      </c>
+      <c r="BF150" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="151" ht="40" customHeight="1">
       <c r="A151" s="1" t="n">
         <v>170</v>
       </c>
       <c r="B151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>Stadtwerke Duisburg AG</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Duisburg</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
@@ -17314,50 +18065,55 @@
       <c r="AJ151" s="2" t="n"/>
       <c r="AK151" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL151" s="2" t="n"/>
       <c r="AM151" s="2" t="n"/>
       <c r="AN151" s="2" t="n"/>
       <c r="AO151" s="2" t="n"/>
       <c r="AP151" s="2" t="n"/>
       <c r="AR151" s="2" t="n"/>
       <c r="AT151" t="inlineStr">
         <is>
           <t>https://www.stadtwerke-duisburg.de/privatkunden/themen/energiepark-wanheim</t>
         </is>
       </c>
       <c r="AV151" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="AY151" s="3" t="n"/>
       <c r="BB151" s="3" t="n"/>
       <c r="BD151" t="inlineStr"/>
       <c r="BE151" t="inlineStr">
         <is>
+          <t>stadtwerke-duisburg-ag-duisburg</t>
+        </is>
+      </c>
+      <c r="BF151" t="inlineStr">
+        <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="152" ht="40" customHeight="1">
       <c r="A152" s="1" t="n">
         <v>171</v>
       </c>
       <c r="B152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>Stadtwerke Bochum</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Bochum</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
@@ -17409,50 +18165,55 @@
       </c>
       <c r="AK152" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL152" s="2" t="n"/>
       <c r="AM152" s="2" t="n"/>
       <c r="AN152" s="2" t="n"/>
       <c r="AO152" s="2" t="n"/>
       <c r="AP152" s="2" t="n"/>
       <c r="AR152" s="2" t="n"/>
       <c r="AT152" t="inlineStr">
         <is>
           <t>https://www.sweco-gmbh.de/aktuelles/news/sweco-stw-bochum-grosswaermepumpe-an-klaeranlage-bochum-oelbachtal/</t>
         </is>
       </c>
       <c r="AV152" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="AY152" s="3" t="n"/>
       <c r="BB152" s="3" t="n"/>
       <c r="BD152" t="inlineStr"/>
       <c r="BE152" t="inlineStr">
         <is>
+          <t>stadtwerke-bochum-bochum-171</t>
+        </is>
+      </c>
+      <c r="BF152" t="inlineStr">
+        <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="153" ht="40" customHeight="1">
       <c r="A153" s="1" t="n">
         <v>172</v>
       </c>
       <c r="B153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>Stadtwerke Schwedt</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Schwedt/0der</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
@@ -17506,50 +18267,55 @@
       </c>
       <c r="AK153" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL153" s="2" t="n"/>
       <c r="AM153" s="2" t="n"/>
       <c r="AN153" s="2" t="n"/>
       <c r="AO153" s="2" t="n"/>
       <c r="AP153" s="2" t="n"/>
       <c r="AR153" s="2" t="n"/>
       <c r="AT153" t="inlineStr">
         <is>
           <t>https://www.energate-messenger.de/news/255257/projektstart-fuer-grosswaermepumpe-in-schwedt</t>
         </is>
       </c>
       <c r="AV153" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="AY153" s="3" t="n"/>
       <c r="BB153" s="3" t="n"/>
       <c r="BD153" t="inlineStr"/>
       <c r="BE153" t="inlineStr">
         <is>
+          <t>stadtwerke-schwedt-schwedt0der</t>
+        </is>
+      </c>
+      <c r="BF153" t="inlineStr">
+        <is>
           <t>39</t>
         </is>
       </c>
     </row>
     <row r="154" ht="40" customHeight="1">
       <c r="A154" s="1" t="n">
         <v>173</v>
       </c>
       <c r="B154" t="inlineStr"/>
       <c r="G154" t="inlineStr">
         <is>
           <t>Greifswald</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>MV</t>
         </is>
       </c>
       <c r="K154" s="2" t="n">
@@ -17599,50 +18365,55 @@
       <c r="AF154" s="2" t="n"/>
       <c r="AG154" s="2" t="n"/>
       <c r="AH154" s="1" t="n"/>
       <c r="AI154" s="2" t="n"/>
       <c r="AJ154" s="2" t="n"/>
       <c r="AK154" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL154" s="2" t="n"/>
       <c r="AM154" s="2" t="n"/>
       <c r="AN154" s="2" t="n"/>
       <c r="AO154" s="2" t="n"/>
       <c r="AP154" s="2" t="n"/>
       <c r="AR154" s="2" t="n"/>
       <c r="AV154" s="3" t="n"/>
       <c r="AY154" s="3" t="n"/>
       <c r="BB154" s="3" t="n"/>
       <c r="BD154" t="inlineStr">
         <is>
           <t>Präsentation Heck Kältetechnik GmbH Industrie-/ Großwärmepumpen erhalten durch Paul Fay LEA per Mail am 24.06.2025</t>
         </is>
       </c>
       <c r="BE154" t="inlineStr">
+        <is>
+          <t>greifswald</t>
+        </is>
+      </c>
+      <c r="BF154" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="155" ht="40" customHeight="1">
       <c r="A155" s="1" t="n">
         <v>174</v>
       </c>
       <c r="B155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>Stadtwerke München</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>München</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -17688,50 +18459,55 @@
       <c r="AG155" s="2" t="n"/>
       <c r="AH155" s="1" t="n"/>
       <c r="AI155" s="2" t="n"/>
       <c r="AJ155" s="2" t="n"/>
       <c r="AK155" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL155" s="2" t="n"/>
       <c r="AM155" s="2" t="n"/>
       <c r="AN155" s="2" t="n"/>
       <c r="AO155" s="2" t="n"/>
       <c r="AP155" s="2" t="n"/>
       <c r="AR155" s="2" t="n"/>
       <c r="AV155" s="3" t="n"/>
       <c r="AY155" s="3" t="n"/>
       <c r="BB155" s="3" t="n"/>
       <c r="BD155" t="inlineStr">
         <is>
           <t>Loistel, F. (2025) Großwärmepumpen in der Tiefengeothermie - Funktionsweise und konzeptionelle Ansätze. 2. VDI Fachkonferenz, Einsatz von Großwärmepumpen in der Industrie. 17.09.2025 Berlin</t>
         </is>
       </c>
       <c r="BE155" t="inlineStr">
         <is>
+          <t>stadtwerke-muenchen-muenchen-174</t>
+        </is>
+      </c>
+      <c r="BF155" t="inlineStr">
+        <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="156" ht="40" customHeight="1">
       <c r="A156" s="1" t="n">
         <v>175</v>
       </c>
       <c r="B156" t="inlineStr"/>
       <c r="G156" t="inlineStr">
         <is>
           <t>Raunheim</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>HE</t>
         </is>
       </c>
       <c r="K156" s="2" t="n">
@@ -17774,50 +18550,55 @@
       <c r="AJ156" s="2" t="n"/>
       <c r="AK156" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL156" s="2" t="n"/>
       <c r="AM156" s="2" t="n"/>
       <c r="AN156" s="2" t="n"/>
       <c r="AO156" s="2" t="n"/>
       <c r="AP156" s="2" t="n"/>
       <c r="AR156" s="2" t="n"/>
       <c r="AT156" t="inlineStr">
         <is>
           <t>https://www.getec-energyservices.com/de/impact/environment/drei-wege-in-richtung-dekarbonisierung.php</t>
         </is>
       </c>
       <c r="AV156" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="AY156" s="3" t="n"/>
       <c r="BB156" s="3" t="n"/>
       <c r="BD156" t="inlineStr"/>
       <c r="BE156" t="inlineStr">
         <is>
+          <t>raunheim</t>
+        </is>
+      </c>
+      <c r="BF156" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="157" ht="40" customHeight="1">
       <c r="A157" s="1" t="n">
         <v>176</v>
       </c>
       <c r="B157" t="inlineStr"/>
       <c r="F157" t="inlineStr">
         <is>
           <t>Campus-Versorgung</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Gießen</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
@@ -17867,50 +18648,55 @@
       <c r="AF157" s="2" t="n"/>
       <c r="AG157" s="2" t="n"/>
       <c r="AH157" s="1" t="n"/>
       <c r="AI157" s="2" t="n"/>
       <c r="AJ157" s="2" t="n"/>
       <c r="AK157" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL157" s="2" t="n"/>
       <c r="AM157" s="2" t="n"/>
       <c r="AN157" s="2" t="n"/>
       <c r="AO157" s="2" t="n"/>
       <c r="AP157" s="2" t="n"/>
       <c r="AR157" s="2" t="n"/>
       <c r="AV157" s="3" t="n"/>
       <c r="AY157" s="3" t="n"/>
       <c r="BB157" s="3" t="n"/>
       <c r="BD157" t="inlineStr">
         <is>
           <t>Präsentation Heck Kältetechnik GmbH Industrie-/ Großwärmepumpen erhalten durch Paul Fay LEA per Mail am 24.06.2025</t>
         </is>
       </c>
       <c r="BE157" t="inlineStr">
+        <is>
+          <t>campus-versorgung-giessen</t>
+        </is>
+      </c>
+      <c r="BF157" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="158" ht="40" customHeight="1">
       <c r="A158" s="1" t="n">
         <v>177</v>
       </c>
       <c r="B158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>Getec</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Wärmeversorgung TUM-Campus Garching</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Garching</t>
         </is>
       </c>
@@ -17976,50 +18762,55 @@
       <c r="AI158" s="2" t="n"/>
       <c r="AJ158" s="2" t="n"/>
       <c r="AK158" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL158" s="2" t="n"/>
       <c r="AM158" s="2" t="n"/>
       <c r="AN158" s="2" t="n"/>
       <c r="AO158" s="2" t="n"/>
       <c r="AP158" s="2" t="n"/>
       <c r="AR158" s="2" t="n"/>
       <c r="AT158" t="inlineStr">
         <is>
           <t>https://www.mega-monheim.de/unternehmen/aktuelles/neues-waermekonzept-fuer-tum-campus-garching</t>
         </is>
       </c>
       <c r="AV158" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="AY158" s="3" t="n"/>
       <c r="BB158" s="3" t="n"/>
       <c r="BD158" t="inlineStr"/>
       <c r="BE158" t="inlineStr">
+        <is>
+          <t>waermeversorgung-tum-campus-garching-garching</t>
+        </is>
+      </c>
+      <c r="BF158" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
     </row>
     <row r="159" ht="40" customHeight="1">
       <c r="A159" s="1" t="n">
         <v>178</v>
       </c>
       <c r="B159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>Stadtwerke Wernigerode</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Wernigerode</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -18072,50 +18863,55 @@
       </c>
       <c r="AK159" t="inlineStr">
         <is>
           <t>NI</t>
         </is>
       </c>
       <c r="AL159" s="2" t="n"/>
       <c r="AM159" s="2" t="n"/>
       <c r="AN159" s="2" t="n"/>
       <c r="AO159" s="2" t="n"/>
       <c r="AP159" s="2" t="n"/>
       <c r="AR159" s="2" t="n"/>
       <c r="AT159" t="inlineStr">
         <is>
           <t>https://www.energie-und-management.de/nachrichten/technik/detail/grosswaermepumpe-fuer-das-gruene-heizen-im-harz-351507</t>
         </is>
       </c>
       <c r="AV159" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="AY159" s="3" t="n"/>
       <c r="BB159" s="3" t="n"/>
       <c r="BD159" t="inlineStr"/>
       <c r="BE159" t="inlineStr">
         <is>
+          <t>stadtwerke-wernigerode-wernigerode</t>
+        </is>
+      </c>
+      <c r="BF159" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="160" ht="40" customHeight="1">
       <c r="A160" s="1" t="n">
         <v>179</v>
       </c>
       <c r="B160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>Fernwärmeversorgungs-GmbH, eine Tochtergesellschaft der Stadtwerke Dessau</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Dessau Waldsiedlung</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Dessau</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
@@ -18187,50 +18983,55 @@
       <c r="AS160" t="inlineStr">
         <is>
           <t>150 m³</t>
         </is>
       </c>
       <c r="AT160" t="inlineStr">
         <is>
           <t>https://www.dvv-dessau.de/stadtwerke-erhalten-zuschlag-fuer-ikwk-anlage-in-der-waldsiedlung/</t>
         </is>
       </c>
       <c r="AV160" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="AW160" t="inlineStr">
         <is>
           <t>https://ausschreibungen-deutschland.de/2439825_Deutschland__Dienstleistungen_von_Ingenieurbueros__Planung_iKWK-Anlage_Waldsiedlung_in_2026_Dessau-Rosslau</t>
         </is>
       </c>
       <c r="AY160" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="BB160" s="3" t="n"/>
       <c r="BD160" t="inlineStr"/>
       <c r="BE160" t="inlineStr">
         <is>
+          <t>dessau-waldsiedlung-dessau</t>
+        </is>
+      </c>
+      <c r="BF160" t="inlineStr">
+        <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="161" ht="40" customHeight="1">
       <c r="A161" s="1" t="n">
         <v>180</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Fernwärmeversorgungs-GmbH, eine Tochtergesellschaft der Stadtwerke Dessau</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Dessau Klinikum/Wohngebiet Zoberberg</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
@@ -18305,50 +19106,55 @@
       <c r="AR161" s="2" t="n"/>
       <c r="AS161" t="inlineStr">
         <is>
           <t>2 x 150 m³</t>
         </is>
       </c>
       <c r="AT161" t="inlineStr">
         <is>
           <t>https://www.dvv-dessau.de/stadtwerke-erhalten-zuschlag-fuer-ikwk-anlage-in-der-waldsiedlung/</t>
         </is>
       </c>
       <c r="AV161" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="AW161" t="inlineStr">
         <is>
           <t>https://ausschreibungen-deutschland.de/2395031_Deutschland__Bau_von_Waermekraftwerken__Neubau_iKWK-Anlage_Zoberberg_in_Dessau-Rosslau_2025_Dessau-Rosslau</t>
         </is>
       </c>
       <c r="AY161" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="BB161" s="3" t="n"/>
       <c r="BD161" t="inlineStr"/>
       <c r="BE161" t="inlineStr">
+        <is>
+          <t>dessau-klinikumwohngebiet-zoberberg-dessau</t>
+        </is>
+      </c>
+      <c r="BF161" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="162" ht="40" customHeight="1">
       <c r="A162" s="1" t="n">
         <v>181</v>
       </c>
       <c r="B162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>Stadtwerke Pfaffenhofen, Danpower</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Pfaffenhofen</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
@@ -18419,49 +19225,54 @@
       <c r="AR162" s="2" t="n"/>
       <c r="AS162" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="AT162" t="inlineStr">
         <is>
           <t>https://www.tvingolstadt.de/mediathek/video/heizen-mit-energie-aus-klaeranlage-bald-moeglich/</t>
         </is>
       </c>
       <c r="AV162" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="AW162" t="inlineStr">
         <is>
           <t>https://pfaffenhofen.de/paf-und-du/nachrichten/abwasser-wird-zur-waermequelle-stadt-pfaffenhofen-stadtwerke-und-danpower-treiben-klimaschutz-voran/</t>
         </is>
       </c>
       <c r="AY162" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="BB162" s="3" t="n"/>
       <c r="BD162" t="inlineStr"/>
       <c r="BE162" t="inlineStr">
+        <is>
+          <t>stadtwerke-pfaffenhofen-danpower-pfaffenhofen</t>
+        </is>
+      </c>
+      <c r="BF162" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>