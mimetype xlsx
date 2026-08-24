--- v0 (2026-04-30)
+++ v1 (2026-08-24)
@@ -415,51 +415,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BC24"/>
+  <dimension ref="A1:BD24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
     <col width="20" customWidth="1" min="18" max="18"/>
@@ -478,50 +478,51 @@
     <col width="20" customWidth="1" min="31" max="31"/>
     <col width="20" customWidth="1" min="32" max="32"/>
     <col width="20" customWidth="1" min="33" max="33"/>
     <col width="20" customWidth="1" min="34" max="34"/>
     <col width="20" customWidth="1" min="35" max="35"/>
     <col width="20" customWidth="1" min="36" max="36"/>
     <col width="20" customWidth="1" min="37" max="37"/>
     <col width="20" customWidth="1" min="38" max="38"/>
     <col width="20" customWidth="1" min="39" max="39"/>
     <col width="20" customWidth="1" min="40" max="40"/>
     <col width="20" customWidth="1" min="41" max="41"/>
     <col width="20" customWidth="1" min="42" max="42"/>
     <col width="20" customWidth="1" min="43" max="43"/>
     <col width="20" customWidth="1" min="44" max="44"/>
     <col width="20" customWidth="1" min="45" max="45"/>
     <col width="20" customWidth="1" min="46" max="46"/>
     <col width="20" customWidth="1" min="47" max="47"/>
     <col width="20" customWidth="1" min="48" max="48"/>
     <col width="20" customWidth="1" min="49" max="49"/>
     <col width="20" customWidth="1" min="50" max="50"/>
     <col width="20" customWidth="1" min="51" max="51"/>
     <col width="20" customWidth="1" min="52" max="52"/>
     <col width="20" customWidth="1" min="53" max="53"/>
     <col width="20" customWidth="1" min="54" max="54"/>
     <col width="20" customWidth="1" min="55" max="55"/>
+    <col width="20" customWidth="1" min="56" max="56"/>
   </cols>
   <sheetData>
     <row r="1" ht="45" customHeight="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>refrigerants</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>sources</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>manufacturer</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -754,50 +755,55 @@
         </is>
       </c>
       <c r="AY1" t="inlineStr">
         <is>
           <t>updated</t>
         </is>
       </c>
       <c r="AZ1" t="inlineStr">
         <is>
           <t>verified</t>
         </is>
       </c>
       <c r="BA1" t="inlineStr">
         <is>
           <t>information_source</t>
         </is>
       </c>
       <c r="BB1" t="inlineStr">
         <is>
           <t>information_source_archive</t>
         </is>
       </c>
       <c r="BC1" t="inlineStr">
         <is>
           <t>information_source_date</t>
+        </is>
+      </c>
+      <c r="BD1" t="inlineStr">
+        <is>
+          <t>slug</t>
         </is>
       </c>
     </row>
     <row r="2" ht="40" customHeight="1">
       <c r="A2" s="1" t="n">
         <v>1227</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>170-2-2 PV</t>
@@ -903,50 +909,55 @@
         <v>67</v>
       </c>
       <c r="AT2" s="2" t="n">
         <v>54</v>
       </c>
       <c r="AW2" s="2" t="n"/>
       <c r="AX2" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY2" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ2" t="b">
         <v>0</v>
       </c>
       <c r="BA2" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC2" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD2" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-170-2-2-pv</t>
+        </is>
+      </c>
     </row>
     <row r="3" ht="40" customHeight="1">
       <c r="A3" s="1" t="n">
         <v>1216</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>200-2-2 PV</t>
         </is>
       </c>
@@ -1050,50 +1061,55 @@
         <v>67</v>
       </c>
       <c r="AT3" s="2" t="n">
         <v>54</v>
       </c>
       <c r="AW3" s="2" t="n"/>
       <c r="AX3" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY3" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ3" t="b">
         <v>0</v>
       </c>
       <c r="BA3" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC3" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD3" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-200-2-2-pv</t>
+        </is>
+      </c>
     </row>
     <row r="4" ht="40" customHeight="1">
       <c r="A4" s="1" t="n">
         <v>1228</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>205-2-2 PV</t>
         </is>
       </c>
@@ -1197,50 +1213,55 @@
         <v>68</v>
       </c>
       <c r="AT4" s="2" t="n">
         <v>55</v>
       </c>
       <c r="AW4" s="2" t="n"/>
       <c r="AX4" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY4" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ4" t="b">
         <v>0</v>
       </c>
       <c r="BA4" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC4" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD4" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-205-2-2-pv</t>
+        </is>
+      </c>
     </row>
     <row r="5" ht="40" customHeight="1">
       <c r="A5" s="1" t="n">
         <v>1217</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>240-2-2 PV</t>
         </is>
       </c>
@@ -1344,50 +1365,55 @@
         <v>68</v>
       </c>
       <c r="AT5" s="2" t="n">
         <v>55</v>
       </c>
       <c r="AW5" s="2" t="n"/>
       <c r="AX5" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY5" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ5" t="b">
         <v>0</v>
       </c>
       <c r="BA5" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC5" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD5" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-240-2-2-pv</t>
+        </is>
+      </c>
     </row>
     <row r="6" ht="40" customHeight="1">
       <c r="A6" s="1" t="n">
         <v>1229</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>245-2-2 PV</t>
         </is>
       </c>
@@ -1491,50 +1517,55 @@
         <v>71</v>
       </c>
       <c r="AT6" s="2" t="n">
         <v>59</v>
       </c>
       <c r="AW6" s="2" t="n"/>
       <c r="AX6" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY6" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ6" t="b">
         <v>0</v>
       </c>
       <c r="BA6" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC6" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD6" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-245-2-2-pv</t>
+        </is>
+      </c>
     </row>
     <row r="7" ht="40" customHeight="1">
       <c r="A7" s="1" t="n">
         <v>1230</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>280-2-2 PV</t>
         </is>
       </c>
@@ -1638,50 +1669,55 @@
         <v>72</v>
       </c>
       <c r="AT7" s="2" t="n">
         <v>60</v>
       </c>
       <c r="AW7" s="2" t="n"/>
       <c r="AX7" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY7" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ7" t="b">
         <v>0</v>
       </c>
       <c r="BA7" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC7" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD7" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-280-2-2-pv</t>
+        </is>
+      </c>
     </row>
     <row r="8" ht="40" customHeight="1">
       <c r="A8" s="1" t="n">
         <v>1218</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>305-2-2 PV</t>
         </is>
       </c>
@@ -1785,50 +1821,55 @@
         <v>71</v>
       </c>
       <c r="AT8" s="2" t="n">
         <v>59</v>
       </c>
       <c r="AW8" s="2" t="n"/>
       <c r="AX8" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY8" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ8" t="b">
         <v>0</v>
       </c>
       <c r="BA8" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC8" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD8" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-305-2-2-pv</t>
+        </is>
+      </c>
     </row>
     <row r="9" ht="40" customHeight="1">
       <c r="A9" s="1" t="n">
         <v>1231</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>310-2-2 PV</t>
         </is>
       </c>
@@ -1932,50 +1973,55 @@
         <v>73</v>
       </c>
       <c r="AT9" s="2" t="n">
         <v>61</v>
       </c>
       <c r="AW9" s="2" t="n"/>
       <c r="AX9" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY9" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ9" t="b">
         <v>0</v>
       </c>
       <c r="BA9" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC9" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD9" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-310-2-2-pv</t>
+        </is>
+      </c>
     </row>
     <row r="10" ht="40" customHeight="1">
       <c r="A10" s="1" t="n">
         <v>1219</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>335-2-2 PV</t>
         </is>
       </c>
@@ -2079,50 +2125,55 @@
         <v>72</v>
       </c>
       <c r="AT10" s="2" t="n">
         <v>60</v>
       </c>
       <c r="AW10" s="2" t="n"/>
       <c r="AX10" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY10" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ10" t="b">
         <v>0</v>
       </c>
       <c r="BA10" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC10" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD10" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-335-2-2-pv</t>
+        </is>
+      </c>
     </row>
     <row r="11" ht="40" customHeight="1">
       <c r="A11" s="1" t="n">
         <v>1232</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>365-3-3 PV</t>
         </is>
       </c>
@@ -2226,50 +2277,55 @@
         <v>72</v>
       </c>
       <c r="AT11" s="2" t="n">
         <v>60</v>
       </c>
       <c r="AW11" s="2" t="n"/>
       <c r="AX11" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY11" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ11" t="b">
         <v>0</v>
       </c>
       <c r="BA11" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC11" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD11" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-365-3-3-pv</t>
+        </is>
+      </c>
     </row>
     <row r="12" ht="40" customHeight="1">
       <c r="A12" s="1" t="n">
         <v>1220</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>380-2-2 PV</t>
         </is>
       </c>
@@ -2373,50 +2429,55 @@
         <v>73</v>
       </c>
       <c r="AT12" s="2" t="n">
         <v>61</v>
       </c>
       <c r="AW12" s="2" t="n"/>
       <c r="AX12" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY12" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ12" t="b">
         <v>0</v>
       </c>
       <c r="BA12" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC12" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD12" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-380-2-2-pv</t>
+        </is>
+      </c>
     </row>
     <row r="13" ht="40" customHeight="1">
       <c r="A13" s="1" t="n">
         <v>1233</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>425-3-3 PV</t>
         </is>
       </c>
@@ -2520,50 +2581,55 @@
         <v>72</v>
       </c>
       <c r="AT13" s="2" t="n">
         <v>60</v>
       </c>
       <c r="AW13" s="2" t="n"/>
       <c r="AX13" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY13" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ13" t="b">
         <v>0</v>
       </c>
       <c r="BA13" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC13" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD13" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-425-3-3-pv</t>
+        </is>
+      </c>
     </row>
     <row r="14" ht="40" customHeight="1">
       <c r="A14" s="1" t="n">
         <v>1221</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>455-3-3 PV</t>
         </is>
       </c>
@@ -2667,50 +2733,55 @@
         <v>72</v>
       </c>
       <c r="AT14" s="2" t="n">
         <v>60</v>
       </c>
       <c r="AW14" s="2" t="n"/>
       <c r="AX14" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY14" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ14" t="b">
         <v>0</v>
       </c>
       <c r="BA14" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC14" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD14" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-455-3-3-pv</t>
+        </is>
+      </c>
     </row>
     <row r="15" ht="40" customHeight="1">
       <c r="A15" s="1" t="n">
         <v>1234</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>465-3-3 PV</t>
         </is>
       </c>
@@ -2814,50 +2885,55 @@
         <v>72</v>
       </c>
       <c r="AT15" s="2" t="n">
         <v>60</v>
       </c>
       <c r="AW15" s="2" t="n"/>
       <c r="AX15" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY15" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ15" t="b">
         <v>0</v>
       </c>
       <c r="BA15" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC15" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD15" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-465-3-3-pv</t>
+        </is>
+      </c>
     </row>
     <row r="16" ht="40" customHeight="1">
       <c r="A16" s="1" t="n">
         <v>1222</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>500-3-3 PV</t>
         </is>
       </c>
@@ -2961,50 +3037,55 @@
         <v>72</v>
       </c>
       <c r="AT16" s="2" t="n">
         <v>60</v>
       </c>
       <c r="AW16" s="2" t="n"/>
       <c r="AX16" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY16" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ16" t="b">
         <v>0</v>
       </c>
       <c r="BA16" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC16" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD16" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-500-3-3-pv</t>
+        </is>
+      </c>
     </row>
     <row r="17" ht="40" customHeight="1">
       <c r="A17" s="1" t="n">
         <v>1235</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>510-3-3 PV</t>
         </is>
       </c>
@@ -3108,50 +3189,55 @@
         <v>74</v>
       </c>
       <c r="AT17" s="2" t="n">
         <v>62</v>
       </c>
       <c r="AW17" s="2" t="n"/>
       <c r="AX17" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY17" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ17" t="b">
         <v>0</v>
       </c>
       <c r="BA17" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC17" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD17" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-510-3-3-pv</t>
+        </is>
+      </c>
     </row>
     <row r="18" ht="40" customHeight="1">
       <c r="A18" s="1" t="n">
         <v>1223</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>535-3-3 PV</t>
         </is>
       </c>
@@ -3255,50 +3341,55 @@
         <v>72</v>
       </c>
       <c r="AT18" s="2" t="n">
         <v>60</v>
       </c>
       <c r="AW18" s="2" t="n"/>
       <c r="AX18" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY18" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ18" t="b">
         <v>0</v>
       </c>
       <c r="BA18" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC18" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD18" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-535-3-3-pv</t>
+        </is>
+      </c>
     </row>
     <row r="19" ht="40" customHeight="1">
       <c r="A19" s="1" t="n">
         <v>1236</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>560-4-4 PV</t>
         </is>
       </c>
@@ -3402,50 +3493,55 @@
         <v>74</v>
       </c>
       <c r="AT19" s="2" t="n">
         <v>62</v>
       </c>
       <c r="AW19" s="2" t="n"/>
       <c r="AX19" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY19" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ19" t="b">
         <v>0</v>
       </c>
       <c r="BA19" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC19" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD19" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-560-4-4-pv</t>
+        </is>
+      </c>
     </row>
     <row r="20" ht="40" customHeight="1">
       <c r="A20" s="1" t="n">
         <v>1224</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>565-3-3 PV</t>
         </is>
       </c>
@@ -3549,50 +3645,55 @@
         <v>74</v>
       </c>
       <c r="AT20" s="2" t="n">
         <v>62</v>
       </c>
       <c r="AW20" s="2" t="n"/>
       <c r="AX20" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY20" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ20" t="b">
         <v>0</v>
       </c>
       <c r="BA20" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC20" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD20" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-565-3-3-pv</t>
+        </is>
+      </c>
     </row>
     <row r="21" ht="40" customHeight="1">
       <c r="A21" s="1" t="n">
         <v>1237</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>620-4-4 PV</t>
         </is>
       </c>
@@ -3696,50 +3797,55 @@
         <v>74</v>
       </c>
       <c r="AT21" s="2" t="n">
         <v>62</v>
       </c>
       <c r="AW21" s="2" t="n"/>
       <c r="AX21" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY21" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ21" t="b">
         <v>0</v>
       </c>
       <c r="BA21" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC21" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD21" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-620-4-4-pv</t>
+        </is>
+      </c>
     </row>
     <row r="22" ht="40" customHeight="1">
       <c r="A22" s="1" t="n">
         <v>1225</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>665-4-4 PV</t>
         </is>
       </c>
@@ -3843,50 +3949,55 @@
         <v>74</v>
       </c>
       <c r="AT22" s="2" t="n">
         <v>62</v>
       </c>
       <c r="AW22" s="2" t="n"/>
       <c r="AX22" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY22" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ22" t="b">
         <v>0</v>
       </c>
       <c r="BA22" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC22" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD22" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-665-4-4-pv</t>
+        </is>
+      </c>
     </row>
     <row r="23" ht="40" customHeight="1">
       <c r="A23" s="1" t="n">
         <v>1238</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>680-4-4 PV</t>
         </is>
       </c>
@@ -3990,50 +4101,55 @@
         <v>74</v>
       </c>
       <c r="AT23" s="2" t="n">
         <v>63</v>
       </c>
       <c r="AW23" s="2" t="n"/>
       <c r="AX23" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise</t>
         </is>
       </c>
       <c r="AY23" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ23" t="b">
         <v>0</v>
       </c>
       <c r="BA23" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC23" s="3" t="n">
         <v>45695</v>
       </c>
+      <c r="BD23" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-680-4-4-pv</t>
+        </is>
+      </c>
     </row>
     <row r="24" ht="40" customHeight="1">
       <c r="A24" s="1" t="n">
         <v>1226</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>R290 (Propan)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Euroklimat S.p.A.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>720-4-4 PV</t>
         </is>
       </c>
@@ -4136,46 +4252,51 @@
       <c r="AS24" s="2" t="n">
         <v>74</v>
       </c>
       <c r="AT24" s="2" t="n">
         <v>63</v>
       </c>
       <c r="AW24" s="2" t="n"/>
       <c r="AX24" t="inlineStr">
         <is>
           <t>Dimension, Gewicht und Schallemissionen beziehen sich auf LN (Low Noise)-Version; Ebenfalls erhältlich: SL - Super Low Noise; XL - Extra Low Noise; 2 weitere Effizienzklassen erhältlich: HE, HE+</t>
         </is>
       </c>
       <c r="AY24" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="AZ24" t="b">
         <v>0</v>
       </c>
       <c r="BA24" t="inlineStr">
         <is>
           <t>https://www.euroklimat.it/en/natural-cooling/#contatti</t>
         </is>
       </c>
       <c r="BC24" s="3" t="n">
         <v>45695</v>
+      </c>
+      <c r="BD24" t="inlineStr">
+        <is>
+          <t>euroklimat-spa-720-4-4-pv</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>